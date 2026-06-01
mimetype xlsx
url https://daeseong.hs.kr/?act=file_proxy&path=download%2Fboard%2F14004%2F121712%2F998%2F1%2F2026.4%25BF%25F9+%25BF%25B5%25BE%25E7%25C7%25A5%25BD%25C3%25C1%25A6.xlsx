--- v0 (2026-04-03)
+++ v1 (2026-06-01)
@@ -1,77 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\박병웅\Desktop\26.4월\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F0C90B31-A270-4742-A250-6859D4B9A143}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A5DE6FD6-C1CF-4413-896E-555D438BAA57}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12180" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="조식1" sheetId="5" r:id="rId1"/>
     <sheet name="중식1" sheetId="4" r:id="rId2"/>
     <sheet name="석식1" sheetId="3" r:id="rId3"/>
     <sheet name="조식2" sheetId="6" r:id="rId4"/>
     <sheet name="중식2" sheetId="7" r:id="rId5"/>
     <sheet name="석식2" sheetId="8" r:id="rId6"/>
+    <sheet name="조식3" sheetId="10" r:id="rId7"/>
+    <sheet name="중식3" sheetId="15" r:id="rId8"/>
+    <sheet name="석식3" sheetId="11" r:id="rId9"/>
+    <sheet name="조식4" sheetId="14" r:id="rId10"/>
+    <sheet name="중식4" sheetId="13" r:id="rId11"/>
+    <sheet name="석식4" sheetId="12" r:id="rId12"/>
+    <sheet name="조식5" sheetId="16" r:id="rId13"/>
+    <sheet name="중식5" sheetId="17" r:id="rId14"/>
+    <sheet name="석식5" sheetId="18" r:id="rId15"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1158" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2895" uniqueCount="160">
   <si>
     <t/>
   </si>
   <si>
     <t>학교급식 식재료 원산지 및 영양표시제</t>
   </si>
   <si>
     <t>대전대성고등학교</t>
   </si>
   <si>
     <t>(조식)</t>
   </si>
   <si>
     <t>주간
 학교급식 영양량</t>
   </si>
   <si>
     <t>03월 30일(월)</t>
   </si>
   <si>
     <t>03월 31일(화)</t>
   </si>
   <si>
     <t>04월 01일(수)</t>
   </si>
@@ -514,50 +532,437 @@
   </si>
   <si>
     <t>ㆍ백미밥
 ㆍ들기름막국수(3.5.6.7)
 ㆍ한우곰탕(13.16)
 ㆍ콩나물무침(매콤)(5.6)
 ㆍ삼겹제육볶음(5.6.10.13)
 ㆍ깍두기(9)</t>
   </si>
   <si>
     <t>ㆍ꼬치어묵우동(1.2.5.6.7.9.13.18)
 ㆍ그린샐러드/샤머드레싱(1.2.5.6.12)
 ㆍ통살새우가스/소스(1.5.6.9.12.13)
 ㆍ소불고기주먹밥(1.2.5.6.10.13.16)
 ㆍ배추김치(9)
 ㆍ얇은단무지</t>
   </si>
   <si>
     <t>ㆍ백미밥
 ㆍ삼색떡국(1.5.6.13.16)
 ㆍ메추리알조림(1.5.6.13)
 ㆍ치커리유자무침(13)
 ㆍ치즈곱창순대볶음(2.5.6.10.13.16.18)
 ㆍ배추김치(9)</t>
   </si>
+  <si>
+    <t>ㆍ부지갱이밥/양념장(5.6.16)
+ㆍ잔치국수(1.5.6.9)
+ㆍ두부티라미수(1.2.6)
+ㆍ채식만두(채소,김치)(5.6)
+ㆍ황도샐러드/요거트드레싱(1.2.5.6.11)
+ㆍ배추김치(9)</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ김치어묵국(1.5.6.9.13)
+ㆍ돼지갈비찜(5.6.10.13)
+ㆍ옥수수달걀찜(1.13)
+ㆍ콩나물무침(5.6)
+ㆍ배추김치(9)
+ㆍ명란김</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ장각삼계탕(15)
+ㆍ아망치샐러드(1.2.5.6)
+ㆍ오징어어묵무침(1.5.6.13.17)
+ㆍ치커리유자무침(13)
+ㆍ에그랑땡(1.2.5.6.10.15.16)
+ㆍ석박지(9)</t>
+  </si>
+  <si>
+    <t>ㆍ적은백미밥
+ㆍ짜장면(2.5.6.10.13.15.16)
+ㆍ짬뽕국(5.6.9.13.17.18)
+ㆍ연근부각샐러드(1.5.6.12)
+ㆍ멘보샤/칠리소스(1.2.5.6.9.12.13.18)
+ㆍ배추김치(9)
+ㆍ초코볼마카롱(1.2.6)
+ㆍ단무지</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ버섯들깨수제비국(5.6.13)
+ㆍ부추양파무침(5.6.13)
+ㆍ비빔만두(1.5.6.10.13.16.18)
+ㆍ오리훈제/머스터드(1.2.5.6)
+ㆍ무쌈
+ㆍ배추김치(9)</t>
+  </si>
+  <si>
+    <t>04월 17일(금)</t>
+  </si>
+  <si>
+    <t>04월 16일(목)</t>
+  </si>
+  <si>
+    <t>04월 15일(수)</t>
+  </si>
+  <si>
+    <t>04월 14일(화)</t>
+  </si>
+  <si>
+    <t>04월 13일(월)</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ버섯샤브국(5.6.13.16)
+ㆍ브로콜리참깨무침(5.6.13)
+ㆍ한입돈가스(5.6.10.12.13.16.18)
+ㆍ배추김치(9)
+ㆍ시리얼/우유(2.5.6)</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ들깨가루무국(5.6.13)
+ㆍ하트감자크로켓(1.5.6)
+ㆍ순후추치킨스테이크(5.6.13.15.18)
+ㆍ깍두기(9)
+ㆍ구운달걀(1)</t>
+  </si>
+  <si>
+    <t>ㆍ누룽지죽
+ㆍ수제소시지피자빵(1.2.5.6.10.12.13.15.16)
+ㆍ무장아찌무침(13)
+ㆍ스틱떡갈비/머스터드(1.2.5.6.10.15.16)
+ㆍ마시는요거트(포도)(2)
+ㆍ시리얼바(2.5)</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ모닝빵/에그마요/딸기잼(1.2.5.6.13)
+ㆍ얼갈이된장국(5.6.13)
+ㆍ돈육메추리알조림(1.5.6.10.13)
+ㆍ불닭맛돌자반(5)
+ㆍ배추김치(9)</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ우유빵(2.5.6)
+ㆍ북어달걀국(1.5.6.13)
+ㆍ카레감자채볶음(2.5.6.12.13.16.18)
+ㆍ용가리떡갈비(5.6.10.13.15.16)
+ㆍ배추김치(9)</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ소시지모짜렐라핫도그(1.2.5.6.10.12.16)
+ㆍ청양초콩나물국(5.6.9.13)
+ㆍ오이사과샐러드(13)
+ㆍ매콤닭갈비(2.5.6.12.13.15.16.18)
+ㆍ배추김치(9)
+ㆍ동치미(9)</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ순대국(5.6.9.10.16)
+ㆍ아삭이고추된장무침(5.6.13)
+ㆍ오징어김치전(1.5.6)
+ㆍ너비아니/파채(1.2.5.6.10.12.13.15.16)
+ㆍ양파초절임(5.6.13)
+ㆍ깍두기(9)</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ순두부찌개(5.6.9.13)
+ㆍ달걀장조림(1.5.6.13)
+ㆍ상추
+ㆍ세발나물무침(5.6.13)
+ㆍ삼겹버섯구이/쌈장(2.5.6.10.15.16)
+ㆍ배추김치(9)
+ㆍ꿀토마토(12.13)</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ소고기무국(5.6.13.16)
+ㆍ오이지무침(13)
+ㆍ숯불바베큐닭볶음(5.6.12.13.15)
+ㆍ소시지달걀말이/케첩(1.5.12)
+ㆍ배추김치(9)</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ갈비김치찌개(5.6.9.10.13)
+ㆍ비엔나채소볶음(2.5.6.10.12.13.15.16)
+ㆍ고추장멸치볶음(5.6.13)
+ㆍ돌김자반(5)
+ㆍ열무김치(9)</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ딸기우유도넛(1.2.5.6)
+ㆍ감자고추장찌개(5.6.13)
+ㆍ참나물겉절이(5.6.13)
+ㆍ간장순살찜닭(5.6.13.15)
+ㆍ스크램블에그/케첩(1.2.5.12)
+ㆍ배추김치(9)</t>
+  </si>
+  <si>
+    <t>ㆍ오므라이스(1.2.5.6.12.16)
+ㆍ팽이된장국(5.6.7.13.18)
+ㆍ콩나물무침(매콤)(5.6)
+ㆍ옥수수코울슬로(1.5.13)
+ㆍ피카츄돈가스/양념소스(1.5.6.10.12.13)
+ㆍ배추김치(9)
+ㆍ사과에이드</t>
+  </si>
+  <si>
+    <t>ㆍ삼겹살김치볶음밥(5.6.9.10.13)
+ㆍ에끌레어(초코)(1.2.4.5.6)
+ㆍ유부가쓰오장국(1.2.5.6.7.9.13.18)
+ㆍ유자꼬들단무지무침(13)
+ㆍ어린잎발사믹샐러드(2.5.6.12.13.16.18)
+ㆍ스팸후랑크구이(1.2.5.6.10.15.16)</t>
+  </si>
+  <si>
+    <t>04월 24일(금)</t>
+  </si>
+  <si>
+    <t>04월 23일(목)</t>
+  </si>
+  <si>
+    <t>04월 22일(수)</t>
+  </si>
+  <si>
+    <t>04월 21일(화)</t>
+  </si>
+  <si>
+    <t>04월 20일(월)</t>
+  </si>
+  <si>
+    <t>ㆍ적은백미밥
+ㆍ냉메밀국수(3.5.6.7.13.18)
+ㆍ두부쑥갓무침(5)
+ㆍ양배추샐러드/케요네즈(1.5.12.13)
+ㆍ부들어묵볶음(1.5.6.13)
+ㆍ돈가스/소스(1.2.5.6.10.12.13.18)
+ㆍ배추김치(9)</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ낙지연포탕(5.6.13.16)
+ㆍ방풍나물무침(5.6)
+ㆍ불닭볶음우동(5.6.12.13.15.18)
+ㆍ치즈볼(1.2.5.6)
+ㆍ배추김치(9)
+ㆍ초코우유(2)</t>
+  </si>
+  <si>
+    <t>ㆍ소불고기비빔밥/고추장(1.5.6.16)
+ㆍ콩가루배추국(5.6.13)
+ㆍ그린샐러드/블루베리D(1.2.5.6)
+ㆍ에그타르트(1.2.5.6)
+ㆍ배추김치(9)
+ㆍ단무지</t>
+  </si>
+  <si>
+    <t>ㆍ현미밥
+ㆍ육개장(5.6.13.16)
+ㆍ매콤두부조림(5.6.13)
+ㆍ실곤약채소무침(5.6.13)
+ㆍ무장아찌무침(13)
+ㆍ맛밤떡갈비(5.6.10.13.15.16.18)
+ㆍ배추김치(9)
+ㆍ딸기</t>
+  </si>
+  <si>
+    <t>ㆍ흑미밥
+ㆍ얼갈이된장국(5.6.13)
+ㆍ메추리알조림(1.5.6.13)
+ㆍ오이맛살겨자무침(1.2.5.6.13)
+ㆍ제육볶음(5.6.10.13)
+ㆍ배추김치(9)
+ㆍ식혜</t>
+  </si>
+  <si>
+    <t>ㆍ돼지간장불고기(5.6.10.13)
+ㆍ백미밥
+ㆍ맑은콩나물국(5.6.9.13)
+ㆍ토마토치즈샐러드(2.5.6.12.13.16.18)
+ㆍ에그랑땡(1.2.5.6.10.15.16)
+ㆍ배추김치(9)
+ㆍ검은콩두유(5)</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ사골만두국(1.5.6.10.13.16.18)
+ㆍ연두부/양념장(5.6)
+ㆍ시금치무침
+ㆍ사각어묵볶음(1.5.6.13.18)
+ㆍ배추김치(9)
+ㆍ쿠앤크맛아몬드</t>
+  </si>
+  <si>
+    <t>ㆍ소고기채소죽(5.6.13.16)
+ㆍ크로크무슈(2.5.6)
+ㆍ배추김치(9)
+ㆍ무말랭이무침
+ㆍ시리얼/우유(2.5.6)
+ㆍ사과</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ어묵무국(1.5.6.13)
+ㆍ갈비만두(1.5.6.10.13.16.18)
+ㆍ햄구이/후라이(1.2.5.6.10.12.15.16)
+ㆍ배추김치(9)
+ㆍ그릭요거트(복숭아)(2.5.11.16)</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ고구마파이(1.5.6)
+ㆍ달걀국(1.5.6.9.13)
+ㆍ감자엿장조림(5.6.13)
+ㆍ콘샐러드(1.5.13)
+ㆍ치킨너겟/스위트칠리소스(1.2.5.6.12.13.15)
+ㆍ깍두기(9)</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ사골우거지국(5.6.10.16)
+ㆍ돈육메추리알조림(1.5.6.10.13)
+ㆍ돌김자반(5)
+ㆍ배추김치(9)
+ㆍ시리얼/우유(2.5.6)</t>
+  </si>
+  <si>
+    <t>ㆍ영양닭죽(15)
+ㆍ크림치즈마늘빵(2.5.6)
+ㆍ꽃맛살샐러드(1.5.6.8.12.13.18)
+ㆍ배추김치(9)
+ㆍ바나나
+ㆍ드링킹요구르트(딸기맛)(2)</t>
+  </si>
+  <si>
+    <t>ㆍ간장달걀밥(1.2.5.6)
+ㆍ시금치된장국(5.6.13)
+ㆍ치커리유자무침(13)
+ㆍ치킨너겟/시즈닝(1.2.5.6.15)
+ㆍ배추김치(9)
+ㆍ감귤주스(13)
+ㆍ초코볼견과(2.5.6)</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ핫케이크/메이플시럽(1.2.5.6.13)
+ㆍ감자달걀국(1.5.6.13)
+ㆍ로제미트볼떡조림(1.2.5.6.10.12.13.15.16)
+ㆍ찹쌀콩멸치볶음(5.6.13)
+ㆍ배추김치(9)
+ㆍ사과주스(13)</t>
+  </si>
+  <si>
+    <t>05월 01일(금)</t>
+  </si>
+  <si>
+    <t>04월 30일(목)</t>
+  </si>
+  <si>
+    <t>04월 29일(수)</t>
+  </si>
+  <si>
+    <t>04월 28일(화)</t>
+  </si>
+  <si>
+    <t>04월 27일(월)</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ두부된장찌개(5.6.18)
+ㆍ연근조림(5.6.13)
+ㆍ지코바식치킨(5.6.7.12.15.18)
+ㆍ배추김치(9)
+ㆍ오믈렛/케첩(1.2.5.6.12)</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ달걀국(1.5.6.9.13)
+ㆍ콩나물무침(5.6)
+ㆍ매콤닭갈비(2.5.6.12.13.15.16.18)
+ㆍ치즈닭갈비컵밥(고등)(2.5.6.12.13.15.16.18)
+ㆍ불고기메밀전병(2.5.6)
+ㆍ배추김치(9)
+ㆍ바나나우유(고등)(2)
+ㆍ복숭아맛젤리(고등)</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ브리오슈불고기버거(고등)(1.2.5.6.10.12.13.15.16)
+ㆍ조랭이떡국(1.5.6.13)
+ㆍ마파두부(5.6.10.12.13.18)
+ㆍ애호박볶음(13)
+ㆍ수제닭다리구이(5.6.13.15)
+ㆍ배추김치(9)
+ㆍ수제블루레몬에이드(고등)(13)</t>
+  </si>
+  <si>
+    <t>ㆍ김가루주먹밥(1.2.5.6.9.13.16.18)
+ㆍ마들렌(고등)(1.2.5.6)
+ㆍ유부가쓰오장국(1.2.5.6.7.9.13.18)
+ㆍ떡튀순(고등)(1.2.5.6.10.12.13.16.18)
+ㆍ밀떡볶이(1.2.5.6.12.16.18)
+ㆍ허니간장치킨(1.2.5.12.15)
+ㆍ비타자두주스
+ㆍ쿨피스에이드(고등)(2)
+ㆍ단무지</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ아몬드크림치즈프레즐(2.5.6)
+ㆍ한우떡국(1.5.6.13.16)
+ㆍ매콤등갈비찜(5.6.10.13.18)
+ㆍ배추김치(9)
+ㆍ컵과일</t>
+  </si>
+  <si>
+    <t>ㆍ새우살볶음밥(1.5.6.9.13)
+ㆍ맑은두부부추탕(5.6.13)
+ㆍ치킨스테이크/마블링소스(15)
+ㆍ배추김치(9)
+ㆍ짜장소스(5.6.10.13.16)
+ㆍ얇은단무지
+ㆍ열대과일샐러드(1.2.5.6.11)</t>
+  </si>
+  <si>
+    <t>ㆍ백미밥
+ㆍ쌀핫도그/케첩(1.2.5.6.10.12.15.18)
+ㆍ미소장국(5.6)
+ㆍ목살큐브스테이크(2.5.6.10.12.13.16)
+ㆍ요거트과일샐러드(2.5.6.12)
+ㆍ배추김치(9)</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0.00_ "/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="굴림체"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
@@ -781,176 +1186,224 @@
     </border>
     <border>
       <left style="double">
         <color indexed="0"/>
       </left>
       <right style="thin">
         <color indexed="0"/>
       </right>
       <top style="thin">
         <color indexed="0"/>
       </top>
       <bottom style="double">
         <color indexed="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="1">
       <alignment vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="176" fontId="2" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="3" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="3" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="3" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="3" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="3" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="표준" xfId="0" builtinId="0"/>
     <cellStyle name="표준 2" xfId="1" xr:uid="{A7CD75D9-DC89-4DDA-BA2B-B82669655C9C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1208,1268 +1661,9184 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B82E45B-AB15-452C-8B25-81320B6D6687}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:O48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.375" style="1" customWidth="1"/>
     <col min="2" max="2" width="0.625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.625" style="1" customWidth="1"/>
     <col min="4" max="4" width="1.75" style="1" customWidth="1"/>
     <col min="5" max="5" width="5.5" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.25" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.25" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.875" style="1" customWidth="1"/>
     <col min="10" max="10" width="2.75" style="1" customWidth="1"/>
     <col min="11" max="12" width="11.625" style="1" customWidth="1"/>
     <col min="13" max="13" width="2.625" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.625" style="1" customWidth="1"/>
     <col min="15" max="15" width="1.125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C2" s="34" t="s">
+      <c r="C2" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="34"/>
-[...9 lines deleted...]
-      <c r="N2" s="34"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
     </row>
     <row r="3" spans="2:14" ht="15.2" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="2:14" ht="15.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B4" s="33" t="s">
+      <c r="B4" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="33"/>
-[...6 lines deleted...]
-      <c r="N4" s="32" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="N4" s="20" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="2:14" ht="19.7" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C5" s="28" t="s">
+      <c r="C5" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="28"/>
-[...3 lines deleted...]
-      <c r="H5" s="30" t="s">
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="I5" s="31" t="s">
+      <c r="I5" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="J5" s="31"/>
-      <c r="K5" s="30" t="s">
+      <c r="J5" s="44"/>
+      <c r="K5" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="L5" s="30" t="s">
+      <c r="L5" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="M5" s="29" t="s">
+      <c r="M5" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="N5" s="29"/>
+      <c r="N5" s="45"/>
     </row>
     <row r="6" spans="2:14" ht="133.15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C6" s="28"/>
-[...4 lines deleted...]
-      <c r="H6" s="26" t="s">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="I6" s="27" t="s">
+      <c r="I6" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="J6" s="27"/>
-      <c r="K6" s="26" t="s">
+      <c r="J6" s="46"/>
+      <c r="K6" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="L6" s="26" t="s">
+      <c r="L6" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="M6" s="25" t="s">
+      <c r="M6" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="N6" s="25"/>
+      <c r="N6" s="47"/>
     </row>
     <row r="7" spans="2:14" ht="18.399999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="C7" s="23" t="s">
+      <c r="C7" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="D7" s="23"/>
-[...3 lines deleted...]
-      <c r="H7" s="21" t="s">
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="I7" s="22" t="s">
+      <c r="I7" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="J7" s="22"/>
-      <c r="K7" s="21" t="s">
+      <c r="J7" s="49"/>
+      <c r="K7" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="L7" s="21" t="s">
+      <c r="L7" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="M7" s="20" t="s">
+      <c r="M7" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="N7" s="20"/>
+      <c r="N7" s="50"/>
     </row>
     <row r="8" spans="2:14" ht="36.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C8" s="24" t="s">
+      <c r="C8" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="D8" s="24"/>
-[...3 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="I8" s="14" t="s">
+      <c r="I8" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="J8" s="14"/>
-      <c r="K8" s="13" t="s">
+      <c r="J8" s="38"/>
+      <c r="K8" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="L8" s="13" t="s">
+      <c r="L8" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="M8" s="12" t="s">
+      <c r="M8" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="N8" s="12"/>
+      <c r="N8" s="39"/>
     </row>
     <row r="9" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C9" s="24" t="s">
+      <c r="C9" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="D9" s="24"/>
-[...19 lines deleted...]
-      <c r="N9" s="12"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="38"/>
+      <c r="K9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="L9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="M9" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N9" s="39"/>
     </row>
     <row r="10" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C10" s="24" t="s">
+      <c r="C10" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="D10" s="24"/>
-[...19 lines deleted...]
-      <c r="N10" s="12"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="38"/>
+      <c r="K10" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="L10" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="M10" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N10" s="39"/>
     </row>
     <row r="11" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C11" s="24" t="s">
+      <c r="C11" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="D11" s="24"/>
-[...19 lines deleted...]
-      <c r="N11" s="12"/>
+      <c r="D11" s="40"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" s="38"/>
+      <c r="K11" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="L11" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="M11" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N11" s="39"/>
     </row>
     <row r="12" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C12" s="24" t="s">
+      <c r="C12" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="D12" s="24"/>
-[...19 lines deleted...]
-      <c r="N12" s="12"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J12" s="38"/>
+      <c r="K12" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N12" s="39"/>
     </row>
     <row r="13" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C13" s="24" t="s">
+      <c r="C13" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="D13" s="24"/>
-[...19 lines deleted...]
-      <c r="N13" s="12"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J13" s="38"/>
+      <c r="K13" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M13" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N13" s="39"/>
     </row>
     <row r="14" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C14" s="24" t="s">
+      <c r="C14" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="D14" s="24"/>
-[...19 lines deleted...]
-      <c r="N14" s="12"/>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J14" s="38"/>
+      <c r="K14" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L14" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M14" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N14" s="39"/>
     </row>
     <row r="15" spans="2:14" ht="36.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C15" s="24" t="s">
+      <c r="C15" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="D15" s="24"/>
-[...3 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="D15" s="40"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I15" s="14" t="s">
+      <c r="I15" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="J15" s="14"/>
-      <c r="K15" s="13" t="s">
+      <c r="J15" s="38"/>
+      <c r="K15" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="L15" s="13" t="s">
+      <c r="L15" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="M15" s="12" t="s">
+      <c r="M15" s="39" t="s">
         <v>30</v>
       </c>
-      <c r="N15" s="12"/>
+      <c r="N15" s="39"/>
     </row>
     <row r="16" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C16" s="24" t="s">
+      <c r="C16" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="D16" s="24"/>
-[...19 lines deleted...]
-      <c r="N16" s="12"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I16" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="38"/>
+      <c r="K16" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M16" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N16" s="39"/>
     </row>
     <row r="17" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C17" s="24" t="s">
+      <c r="C17" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="D17" s="24"/>
-[...19 lines deleted...]
-      <c r="N17" s="12"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="38"/>
+      <c r="K17" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N17" s="39"/>
     </row>
     <row r="18" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C18" s="24" t="s">
+      <c r="C18" s="40" t="s">
         <v>33</v>
       </c>
-      <c r="D18" s="24"/>
-[...3 lines deleted...]
-      <c r="H18" s="13" t="s">
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="I18" s="14" t="s">
+      <c r="I18" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="J18" s="14"/>
-      <c r="K18" s="13" t="s">
+      <c r="J18" s="38"/>
+      <c r="K18" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="L18" s="13" t="s">
+      <c r="L18" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="M18" s="12" t="s">
+      <c r="M18" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="N18" s="12"/>
+      <c r="N18" s="39"/>
     </row>
     <row r="19" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C19" s="24" t="s">
+      <c r="C19" s="40" t="s">
         <v>36</v>
       </c>
-      <c r="D19" s="24"/>
-[...3 lines deleted...]
-      <c r="H19" s="13" t="s">
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="I19" s="14" t="s">
+      <c r="I19" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="J19" s="14"/>
-      <c r="K19" s="13" t="s">
+      <c r="J19" s="38"/>
+      <c r="K19" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="L19" s="13" t="s">
+      <c r="L19" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="M19" s="12" t="s">
+      <c r="M19" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="N19" s="12"/>
+      <c r="N19" s="39"/>
     </row>
     <row r="20" spans="3:14" ht="24.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C20" s="24" t="s">
+      <c r="C20" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="D20" s="24"/>
-[...3 lines deleted...]
-      <c r="H20" s="13" t="s">
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="I20" s="14" t="s">
+      <c r="I20" s="38" t="s">
         <v>39</v>
       </c>
-      <c r="J20" s="14"/>
-[...9 lines deleted...]
-      <c r="N20" s="12"/>
+      <c r="J20" s="38"/>
+      <c r="K20" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M20" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N20" s="39"/>
     </row>
     <row r="21" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C21" s="24" t="s">
+      <c r="C21" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="D21" s="24"/>
-[...19 lines deleted...]
-      <c r="N21" s="12"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I21" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J21" s="38"/>
+      <c r="K21" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M21" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N21" s="39"/>
     </row>
     <row r="22" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C22" s="24" t="s">
+      <c r="C22" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="D22" s="24"/>
-[...3 lines deleted...]
-      <c r="H22" s="13" t="s">
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="I22" s="14" t="s">
+      <c r="I22" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="J22" s="14"/>
-      <c r="K22" s="13" t="s">
+      <c r="J22" s="38"/>
+      <c r="K22" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="L22" s="13" t="s">
+      <c r="L22" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="M22" s="12" t="s">
+      <c r="M22" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="N22" s="12"/>
+      <c r="N22" s="39"/>
     </row>
     <row r="23" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C23" s="24" t="s">
+      <c r="C23" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="D23" s="24"/>
-[...3 lines deleted...]
-      <c r="H23" s="13" t="s">
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="I23" s="14" t="s">
+      <c r="I23" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="J23" s="14"/>
-      <c r="K23" s="13" t="s">
+      <c r="J23" s="38"/>
+      <c r="K23" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="L23" s="13" t="s">
+      <c r="L23" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="M23" s="12" t="s">
+      <c r="M23" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="N23" s="12"/>
+      <c r="N23" s="39"/>
     </row>
     <row r="24" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C24" s="24" t="s">
+      <c r="C24" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="D24" s="24"/>
-[...19 lines deleted...]
-      <c r="N24" s="12"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I24" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J24" s="38"/>
+      <c r="K24" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M24" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N24" s="39"/>
     </row>
     <row r="25" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C25" s="24" t="s">
+      <c r="C25" s="40" t="s">
         <v>46</v>
       </c>
-      <c r="D25" s="24"/>
-[...3 lines deleted...]
-      <c r="H25" s="13" t="s">
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="I25" s="14" t="s">
+      <c r="I25" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="J25" s="14"/>
-      <c r="K25" s="13" t="s">
+      <c r="J25" s="38"/>
+      <c r="K25" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="L25" s="13" t="s">
+      <c r="L25" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="M25" s="12" t="s">
+      <c r="M25" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="N25" s="12"/>
+      <c r="N25" s="39"/>
     </row>
     <row r="26" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C26" s="24" t="s">
+      <c r="C26" s="40" t="s">
         <v>48</v>
       </c>
-      <c r="D26" s="24"/>
-[...19 lines deleted...]
-      <c r="N26" s="12"/>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I26" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J26" s="38"/>
+      <c r="K26" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L26" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M26" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N26" s="39"/>
     </row>
     <row r="27" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C27" s="24" t="s">
+      <c r="C27" s="40" t="s">
         <v>49</v>
       </c>
-      <c r="D27" s="24"/>
-[...3 lines deleted...]
-      <c r="H27" s="13" t="s">
+      <c r="D27" s="40"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="I27" s="14" t="s">
+      <c r="I27" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="J27" s="14"/>
-      <c r="K27" s="13" t="s">
+      <c r="J27" s="38"/>
+      <c r="K27" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="L27" s="13" t="s">
+      <c r="L27" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="M27" s="12" t="s">
+      <c r="M27" s="39" t="s">
         <v>51</v>
       </c>
-      <c r="N27" s="12"/>
+      <c r="N27" s="39"/>
     </row>
     <row r="28" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C28" s="24" t="s">
+      <c r="C28" s="40" t="s">
         <v>52</v>
       </c>
-      <c r="D28" s="24"/>
-[...3 lines deleted...]
-      <c r="H28" s="13" t="s">
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="I28" s="14" t="s">
+      <c r="I28" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="J28" s="14"/>
-[...9 lines deleted...]
-      <c r="N28" s="12"/>
+      <c r="J28" s="38"/>
+      <c r="K28" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M28" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N28" s="39"/>
     </row>
     <row r="29" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C29" s="24" t="s">
+      <c r="C29" s="40" t="s">
         <v>53</v>
       </c>
-      <c r="D29" s="24"/>
-[...19 lines deleted...]
-      <c r="N29" s="12"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I29" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J29" s="38"/>
+      <c r="K29" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M29" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N29" s="39"/>
     </row>
     <row r="30" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C30" s="24" t="s">
+      <c r="C30" s="40" t="s">
         <v>54</v>
       </c>
-      <c r="D30" s="24"/>
-[...19 lines deleted...]
-      <c r="N30" s="12"/>
+      <c r="D30" s="40"/>
+      <c r="E30" s="40"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="40"/>
+      <c r="H30" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I30" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J30" s="38"/>
+      <c r="K30" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M30" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N30" s="39"/>
     </row>
     <row r="31" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C31" s="24" t="s">
+      <c r="C31" s="40" t="s">
         <v>55</v>
       </c>
-      <c r="D31" s="24"/>
-[...19 lines deleted...]
-      <c r="N31" s="12"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I31" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J31" s="38"/>
+      <c r="K31" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M31" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N31" s="39"/>
     </row>
     <row r="32" spans="3:14" ht="18.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C32" s="19" t="s">
+      <c r="C32" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="D32" s="19"/>
-[...19 lines deleted...]
-      <c r="N32" s="16"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+      <c r="F32" s="35"/>
+      <c r="G32" s="35"/>
+      <c r="H32" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="I32" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="J32" s="36"/>
+      <c r="K32" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="M32" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="N32" s="37"/>
+    </row>
+    <row r="33" spans="2:15" ht="29.45" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="C33" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D33" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E33" s="38"/>
+      <c r="F33" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="G33" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="H33" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="I33" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="J33" s="38"/>
+      <c r="K33" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="L33" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="M33" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="N33" s="39"/>
+    </row>
+    <row r="34" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C34" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D34" s="29">
+        <v>900</v>
+      </c>
+      <c r="E34" s="29"/>
+      <c r="F34" s="5">
+        <v>1000</v>
+      </c>
+      <c r="G34" s="5">
+        <v>-4.32</v>
+      </c>
+      <c r="H34" s="5">
+        <v>977.92</v>
+      </c>
+      <c r="I34" s="29">
+        <v>904.58</v>
+      </c>
+      <c r="J34" s="29"/>
+      <c r="K34" s="5">
+        <v>918.26</v>
+      </c>
+      <c r="L34" s="5">
+        <v>1011.8</v>
+      </c>
+      <c r="M34" s="30">
+        <v>971.31</v>
+      </c>
+      <c r="N34" s="30"/>
+    </row>
+    <row r="35" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C35" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D35" s="29">
+        <v>0</v>
+      </c>
+      <c r="E35" s="29"/>
+      <c r="F35" s="5">
+        <v>0</v>
+      </c>
+      <c r="G35" s="5">
+        <v>59.78</v>
+      </c>
+      <c r="H35" s="5">
+        <v>129.47</v>
+      </c>
+      <c r="I35" s="29">
+        <v>139.34</v>
+      </c>
+      <c r="J35" s="29"/>
+      <c r="K35" s="5">
+        <v>138.85</v>
+      </c>
+      <c r="L35" s="5">
+        <v>140.5</v>
+      </c>
+      <c r="M35" s="30">
+        <v>158.46</v>
+      </c>
+      <c r="N35" s="30"/>
+    </row>
+    <row r="36" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C36" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D36" s="29">
+        <v>21.7</v>
+      </c>
+      <c r="E36" s="29"/>
+      <c r="F36" s="5">
+        <v>40</v>
+      </c>
+      <c r="G36" s="5">
+        <v>15.34</v>
+      </c>
+      <c r="H36" s="5">
+        <v>39.119999999999997</v>
+      </c>
+      <c r="I36" s="29">
+        <v>33.89</v>
+      </c>
+      <c r="J36" s="29"/>
+      <c r="K36" s="5">
+        <v>27.26</v>
+      </c>
+      <c r="L36" s="5">
+        <v>41.02</v>
+      </c>
+      <c r="M36" s="30">
+        <v>40.04</v>
+      </c>
+      <c r="N36" s="30"/>
+    </row>
+    <row r="37" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C37" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D37" s="29">
+        <v>0</v>
+      </c>
+      <c r="E37" s="29"/>
+      <c r="F37" s="5">
+        <v>0</v>
+      </c>
+      <c r="G37" s="5">
+        <v>24.88</v>
+      </c>
+      <c r="H37" s="5">
+        <v>32.99</v>
+      </c>
+      <c r="I37" s="29">
+        <v>21.98</v>
+      </c>
+      <c r="J37" s="29"/>
+      <c r="K37" s="5">
+        <v>25.36</v>
+      </c>
+      <c r="L37" s="5">
+        <v>29.68</v>
+      </c>
+      <c r="M37" s="30">
+        <v>20.68</v>
+      </c>
+      <c r="N37" s="30"/>
+    </row>
+    <row r="38" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C38" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D38" s="29">
+        <v>207</v>
+      </c>
+      <c r="E38" s="29"/>
+      <c r="F38" s="5">
+        <v>284</v>
+      </c>
+      <c r="G38" s="5">
+        <v>251.43</v>
+      </c>
+      <c r="H38" s="5">
+        <v>260.54000000000002</v>
+      </c>
+      <c r="I38" s="29">
+        <v>218.72</v>
+      </c>
+      <c r="J38" s="29"/>
+      <c r="K38" s="5">
+        <v>285.14</v>
+      </c>
+      <c r="L38" s="5">
+        <v>272.16000000000003</v>
+      </c>
+      <c r="M38" s="30">
+        <v>220.61</v>
+      </c>
+      <c r="N38" s="30"/>
+    </row>
+    <row r="39" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C39" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D39" s="29">
+        <v>0.37</v>
+      </c>
+      <c r="E39" s="29"/>
+      <c r="F39" s="5">
+        <v>0.44</v>
+      </c>
+      <c r="G39" s="5">
+        <v>0.72</v>
+      </c>
+      <c r="H39" s="5">
+        <v>0.68</v>
+      </c>
+      <c r="I39" s="29">
+        <v>0.62</v>
+      </c>
+      <c r="J39" s="29"/>
+      <c r="K39" s="5">
+        <v>0.39</v>
+      </c>
+      <c r="L39" s="5">
+        <v>0.81</v>
+      </c>
+      <c r="M39" s="30">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="N39" s="30"/>
+    </row>
+    <row r="40" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C40" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D40" s="29">
+        <v>0.47</v>
+      </c>
+      <c r="E40" s="29"/>
+      <c r="F40" s="5">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="G40" s="5">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="H40" s="5">
+        <v>0.74</v>
+      </c>
+      <c r="I40" s="29">
+        <v>0.31</v>
+      </c>
+      <c r="J40" s="29"/>
+      <c r="K40" s="5">
+        <v>0.52</v>
+      </c>
+      <c r="L40" s="5">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="M40" s="30">
+        <v>0.72</v>
+      </c>
+      <c r="N40" s="30"/>
+    </row>
+    <row r="41" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C41" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D41" s="29">
+        <v>26.7</v>
+      </c>
+      <c r="E41" s="29"/>
+      <c r="F41" s="5">
+        <v>33.4</v>
+      </c>
+      <c r="G41" s="5">
+        <v>44.25</v>
+      </c>
+      <c r="H41" s="5">
+        <v>122.4</v>
+      </c>
+      <c r="I41" s="29">
+        <v>24.22</v>
+      </c>
+      <c r="J41" s="29"/>
+      <c r="K41" s="5">
+        <v>25.3</v>
+      </c>
+      <c r="L41" s="5">
+        <v>23.77</v>
+      </c>
+      <c r="M41" s="30">
+        <v>25.56</v>
+      </c>
+      <c r="N41" s="30"/>
+    </row>
+    <row r="42" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C42" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D42" s="29">
+        <v>267</v>
+      </c>
+      <c r="E42" s="29"/>
+      <c r="F42" s="5">
+        <v>334</v>
+      </c>
+      <c r="G42" s="5">
+        <v>316.32</v>
+      </c>
+      <c r="H42" s="5">
+        <v>366.19</v>
+      </c>
+      <c r="I42" s="29">
+        <v>443.1</v>
+      </c>
+      <c r="J42" s="29"/>
+      <c r="K42" s="5">
+        <v>365.74</v>
+      </c>
+      <c r="L42" s="5">
+        <v>214.05</v>
+      </c>
+      <c r="M42" s="30">
+        <v>192.53</v>
+      </c>
+      <c r="N42" s="30"/>
+    </row>
+    <row r="43" spans="2:15" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C43" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D43" s="32">
+        <v>3.7</v>
+      </c>
+      <c r="E43" s="32"/>
+      <c r="F43" s="2">
+        <v>4.7</v>
+      </c>
+      <c r="G43" s="2">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="H43" s="2">
+        <v>5.74</v>
+      </c>
+      <c r="I43" s="32">
+        <v>4.8</v>
+      </c>
+      <c r="J43" s="32"/>
+      <c r="K43" s="2">
+        <v>4.3</v>
+      </c>
+      <c r="L43" s="2">
+        <v>4.28</v>
+      </c>
+      <c r="M43" s="33">
+        <v>4.53</v>
+      </c>
+      <c r="N43" s="33"/>
+    </row>
+    <row r="44" spans="2:15" ht="5.65" customHeight="1" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="45" spans="2:15" ht="45.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="C45" s="34"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="34"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="34"/>
+      <c r="I45" s="34"/>
+      <c r="J45" s="34"/>
+      <c r="K45" s="34"/>
+      <c r="L45" s="34"/>
+      <c r="M45" s="34"/>
+      <c r="N45" s="34"/>
+    </row>
+    <row r="46" spans="2:15" ht="103.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="C46" s="34"/>
+      <c r="D46" s="34"/>
+      <c r="E46" s="34"/>
+      <c r="F46" s="34"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="34"/>
+      <c r="I46" s="34"/>
+      <c r="J46" s="34"/>
+      <c r="K46" s="34"/>
+      <c r="L46" s="34"/>
+      <c r="M46" s="34"/>
+      <c r="N46" s="34"/>
+    </row>
+    <row r="47" spans="2:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="31" t="s">
+        <v>74</v>
+      </c>
+      <c r="C47" s="31"/>
+      <c r="D47" s="31"/>
+    </row>
+    <row r="48" spans="2:15" ht="30.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="C48" s="31"/>
+      <c r="D48" s="31"/>
+      <c r="E48" s="31"/>
+      <c r="F48" s="31"/>
+      <c r="G48" s="31"/>
+      <c r="H48" s="31"/>
+      <c r="I48" s="31"/>
+      <c r="J48" s="31"/>
+      <c r="K48" s="31"/>
+      <c r="L48" s="31"/>
+      <c r="M48" s="31"/>
+      <c r="N48" s="31"/>
+      <c r="O48" s="31"/>
+    </row>
+  </sheetData>
+  <mergeCells count="122">
+    <mergeCell ref="C2:N2"/>
+    <mergeCell ref="B4:I4"/>
+    <mergeCell ref="C5:G6"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="C7:G7"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="C8:G8"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="C9:G9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="C10:G10"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="C11:G11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="C12:G12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="C13:G13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="C14:G14"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="C15:G15"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="C16:G16"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="C17:G17"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="C18:G18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="C19:G19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="C20:G20"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="C21:G21"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="C22:G22"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="C23:G23"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="C24:G24"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="C25:G25"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="C26:G26"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="C27:G27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="M27:N27"/>
+    <mergeCell ref="C28:G28"/>
+    <mergeCell ref="I28:J28"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="C29:G29"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="C30:G30"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="C31:G31"/>
+    <mergeCell ref="I31:J31"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="C32:G32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="M35:N35"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="M36:N36"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="I38:J38"/>
+    <mergeCell ref="M38:N38"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="I41:J41"/>
+    <mergeCell ref="M41:N41"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="I42:J42"/>
+    <mergeCell ref="M42:N42"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B48:O48"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="B45:N45"/>
+    <mergeCell ref="B46:N46"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <pageSetup scale="64" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{79ED47AA-3ED4-4E07-A103-B804AA3605B5}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:O48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="2.375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="0.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="1.75" style="1" customWidth="1"/>
+    <col min="5" max="5" width="5.5" style="1" customWidth="1"/>
+    <col min="6" max="6" width="8.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.25" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="2.75" style="1" customWidth="1"/>
+    <col min="11" max="12" width="11.625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="2.625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="8.625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="1.125" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:14" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+    </row>
+    <row r="3" spans="2:14" ht="15.2" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="2:14" ht="15.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="N4" s="20" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="2:14" ht="19.7" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C5" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="I5" s="44" t="s">
+        <v>132</v>
+      </c>
+      <c r="J5" s="44"/>
+      <c r="K5" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="L5" s="19" t="s">
+        <v>130</v>
+      </c>
+      <c r="M5" s="45" t="s">
+        <v>129</v>
+      </c>
+      <c r="N5" s="45"/>
+    </row>
+    <row r="6" spans="2:14" ht="133.15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="17" t="s">
+        <v>143</v>
+      </c>
+      <c r="I6" s="46" t="s">
+        <v>142</v>
+      </c>
+      <c r="J6" s="46"/>
+      <c r="K6" s="17" t="s">
+        <v>141</v>
+      </c>
+      <c r="L6" s="17" t="s">
+        <v>140</v>
+      </c>
+      <c r="M6" s="47" t="s">
+        <v>139</v>
+      </c>
+      <c r="N6" s="47"/>
+    </row>
+    <row r="7" spans="2:14" ht="18.399999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="C7" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="49"/>
+      <c r="K7" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="M7" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="50"/>
+    </row>
+    <row r="8" spans="2:14" ht="24.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C8" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="I8" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="J8" s="38"/>
+      <c r="K8" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="L8" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="N8" s="39"/>
+    </row>
+    <row r="9" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C9" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="38"/>
+      <c r="K9" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="L9" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="M9" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N9" s="39"/>
+    </row>
+    <row r="10" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C10" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="38"/>
+      <c r="K10" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="L10" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="M10" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N10" s="39"/>
+    </row>
+    <row r="11" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C11" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="40"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" s="38"/>
+      <c r="K11" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="L11" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="M11" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N11" s="39"/>
+    </row>
+    <row r="12" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C12" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" s="40"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I12" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J12" s="38"/>
+      <c r="K12" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N12" s="39"/>
+    </row>
+    <row r="13" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C13" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I13" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J13" s="38"/>
+      <c r="K13" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M13" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N13" s="39"/>
+    </row>
+    <row r="14" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C14" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I14" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J14" s="38"/>
+      <c r="K14" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L14" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M14" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N14" s="39"/>
+    </row>
+    <row r="15" spans="2:14" ht="36.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C15" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" s="40"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="I15" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="J15" s="38"/>
+      <c r="K15" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="L15" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="M15" s="39" t="s">
+        <v>30</v>
+      </c>
+      <c r="N15" s="39"/>
+    </row>
+    <row r="16" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C16" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I16" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J16" s="38"/>
+      <c r="K16" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M16" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N16" s="39"/>
+    </row>
+    <row r="17" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C17" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I17" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J17" s="38"/>
+      <c r="K17" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N17" s="39"/>
+    </row>
+    <row r="18" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C18" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="I18" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="J18" s="38"/>
+      <c r="K18" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="L18" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="M18" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="N18" s="39"/>
+    </row>
+    <row r="19" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C19" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="I19" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="J19" s="38"/>
+      <c r="K19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="L19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="M19" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="N19" s="39"/>
+    </row>
+    <row r="20" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C20" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I20" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J20" s="38"/>
+      <c r="K20" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M20" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N20" s="39"/>
+    </row>
+    <row r="21" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C21" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I21" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J21" s="38"/>
+      <c r="K21" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M21" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N21" s="39"/>
+    </row>
+    <row r="22" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C22" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="I22" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="J22" s="38"/>
+      <c r="K22" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="L22" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="M22" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="N22" s="39"/>
+    </row>
+    <row r="23" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C23" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="I23" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="J23" s="38"/>
+      <c r="K23" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L23" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M23" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="N23" s="39"/>
+    </row>
+    <row r="24" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C24" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I24" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J24" s="38"/>
+      <c r="K24" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M24" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N24" s="39"/>
+    </row>
+    <row r="25" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C25" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="I25" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="J25" s="38"/>
+      <c r="K25" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="L25" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="M25" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="N25" s="39"/>
+    </row>
+    <row r="26" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C26" s="40" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I26" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J26" s="38"/>
+      <c r="K26" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L26" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M26" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N26" s="39"/>
+    </row>
+    <row r="27" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C27" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="D27" s="40"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="I27" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="J27" s="38"/>
+      <c r="K27" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="L27" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="M27" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="N27" s="39"/>
+    </row>
+    <row r="28" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C28" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I28" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J28" s="38"/>
+      <c r="K28" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M28" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N28" s="39"/>
+    </row>
+    <row r="29" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C29" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I29" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J29" s="38"/>
+      <c r="K29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M29" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N29" s="39"/>
+    </row>
+    <row r="30" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C30" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="D30" s="40"/>
+      <c r="E30" s="40"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="40"/>
+      <c r="H30" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I30" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J30" s="38"/>
+      <c r="K30" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M30" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N30" s="39"/>
+    </row>
+    <row r="31" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C31" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="D31" s="40"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I31" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J31" s="38"/>
+      <c r="K31" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M31" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N31" s="39"/>
+    </row>
+    <row r="32" spans="3:14" ht="18.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C32" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+      <c r="F32" s="35"/>
+      <c r="G32" s="35"/>
+      <c r="H32" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="I32" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="J32" s="36"/>
+      <c r="K32" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="M32" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="N32" s="37"/>
     </row>
     <row r="33" spans="2:15" ht="29.45" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="C33" s="15" t="s">
         <v>57</v>
       </c>
-      <c r="D33" s="14" t="s">
+      <c r="D33" s="38" t="s">
         <v>58</v>
       </c>
-      <c r="E33" s="14"/>
-      <c r="F33" s="13" t="s">
+      <c r="E33" s="38"/>
+      <c r="F33" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="G33" s="13" t="s">
+      <c r="G33" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="H33" s="13" t="s">
+      <c r="H33" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="I33" s="14" t="s">
+      <c r="I33" s="38" t="s">
         <v>61</v>
       </c>
-      <c r="J33" s="14"/>
-      <c r="K33" s="13" t="s">
+      <c r="J33" s="38"/>
+      <c r="K33" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="L33" s="13" t="s">
+      <c r="L33" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="M33" s="12" t="s">
+      <c r="M33" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="N33" s="12"/>
+      <c r="N33" s="39"/>
     </row>
     <row r="34" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C34" s="11" t="s">
+      <c r="C34" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="D34" s="10">
+      <c r="D34" s="29">
         <v>900</v>
       </c>
-      <c r="E34" s="10"/>
-      <c r="F34" s="9">
+      <c r="E34" s="29"/>
+      <c r="F34" s="6">
         <v>1000</v>
       </c>
-      <c r="G34" s="9">
-[...18 lines deleted...]
-      <c r="N34" s="8"/>
+      <c r="G34" s="6">
+        <v>-0.99</v>
+      </c>
+      <c r="H34" s="6">
+        <v>1026.43</v>
+      </c>
+      <c r="I34" s="29">
+        <v>973.65</v>
+      </c>
+      <c r="J34" s="29"/>
+      <c r="K34" s="6">
+        <v>914.59</v>
+      </c>
+      <c r="L34" s="6">
+        <v>938.86</v>
+      </c>
+      <c r="M34" s="30">
+        <v>1096.98</v>
+      </c>
+      <c r="N34" s="30"/>
     </row>
     <row r="35" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C35" s="11" t="s">
+      <c r="C35" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="D35" s="10">
-[...25 lines deleted...]
-      <c r="N35" s="8"/>
+      <c r="D35" s="29">
+        <v>0</v>
+      </c>
+      <c r="E35" s="29"/>
+      <c r="F35" s="6">
+        <v>0</v>
+      </c>
+      <c r="G35" s="6">
+        <v>60.3</v>
+      </c>
+      <c r="H35" s="6">
+        <v>158.96</v>
+      </c>
+      <c r="I35" s="29">
+        <v>138.57</v>
+      </c>
+      <c r="J35" s="29"/>
+      <c r="K35" s="6">
+        <v>143.78</v>
+      </c>
+      <c r="L35" s="6">
+        <v>143.77000000000001</v>
+      </c>
+      <c r="M35" s="30">
+        <v>154.77000000000001</v>
+      </c>
+      <c r="N35" s="30"/>
     </row>
     <row r="36" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C36" s="11" t="s">
+      <c r="C36" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="D36" s="10">
+      <c r="D36" s="29">
         <v>21.7</v>
       </c>
-      <c r="E36" s="10"/>
-      <c r="F36" s="9">
+      <c r="E36" s="29"/>
+      <c r="F36" s="6">
         <v>40</v>
       </c>
-      <c r="G36" s="9">
-[...18 lines deleted...]
-      <c r="N36" s="8"/>
+      <c r="G36" s="6">
+        <v>15.78</v>
+      </c>
+      <c r="H36" s="6">
+        <v>33.47</v>
+      </c>
+      <c r="I36" s="29">
+        <v>35.31</v>
+      </c>
+      <c r="J36" s="29"/>
+      <c r="K36" s="6">
+        <v>36.869999999999997</v>
+      </c>
+      <c r="L36" s="6">
+        <v>35.36</v>
+      </c>
+      <c r="M36" s="30">
+        <v>52.62</v>
+      </c>
+      <c r="N36" s="30"/>
     </row>
     <row r="37" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C37" s="11" t="s">
+      <c r="C37" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="D37" s="10">
-[...25 lines deleted...]
-      <c r="N37" s="8"/>
+      <c r="D37" s="29">
+        <v>0</v>
+      </c>
+      <c r="E37" s="29"/>
+      <c r="F37" s="6">
+        <v>0</v>
+      </c>
+      <c r="G37" s="6">
+        <v>23.92</v>
+      </c>
+      <c r="H37" s="6">
+        <v>27.33</v>
+      </c>
+      <c r="I37" s="29">
+        <v>30.17</v>
+      </c>
+      <c r="J37" s="29"/>
+      <c r="K37" s="6">
+        <v>19.559999999999999</v>
+      </c>
+      <c r="L37" s="6">
+        <v>25.79</v>
+      </c>
+      <c r="M37" s="30">
+        <v>27.61</v>
+      </c>
+      <c r="N37" s="30"/>
     </row>
     <row r="38" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C38" s="11" t="s">
+      <c r="C38" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="D38" s="10">
+      <c r="D38" s="29">
         <v>207</v>
       </c>
-      <c r="E38" s="10"/>
-      <c r="F38" s="9">
+      <c r="E38" s="29"/>
+      <c r="F38" s="6">
         <v>284</v>
       </c>
-      <c r="G38" s="9">
-[...18 lines deleted...]
-      <c r="N38" s="8"/>
+      <c r="G38" s="6">
+        <v>230.56</v>
+      </c>
+      <c r="H38" s="6">
+        <v>220.69</v>
+      </c>
+      <c r="I38" s="29">
+        <v>220.21</v>
+      </c>
+      <c r="J38" s="29"/>
+      <c r="K38" s="6">
+        <v>251.99</v>
+      </c>
+      <c r="L38" s="6">
+        <v>227.23</v>
+      </c>
+      <c r="M38" s="30">
+        <v>232.66</v>
+      </c>
+      <c r="N38" s="30"/>
     </row>
     <row r="39" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C39" s="11" t="s">
+      <c r="C39" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="D39" s="10">
+      <c r="D39" s="29">
         <v>0.37</v>
       </c>
-      <c r="E39" s="10"/>
-      <c r="F39" s="9">
+      <c r="E39" s="29"/>
+      <c r="F39" s="6">
         <v>0.44</v>
       </c>
-      <c r="G39" s="9">
-[...15 lines deleted...]
-      <c r="M39" s="8">
+      <c r="G39" s="6">
+        <v>0.88</v>
+      </c>
+      <c r="H39" s="6">
+        <v>0.95</v>
+      </c>
+      <c r="I39" s="29">
+        <v>0.52</v>
+      </c>
+      <c r="J39" s="29"/>
+      <c r="K39" s="6">
+        <v>0.49</v>
+      </c>
+      <c r="L39" s="6">
         <v>1.1000000000000001</v>
       </c>
-      <c r="N39" s="8"/>
+      <c r="M39" s="30">
+        <v>1.31</v>
+      </c>
+      <c r="N39" s="30"/>
     </row>
     <row r="40" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C40" s="11" t="s">
+      <c r="C40" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="D40" s="10">
+      <c r="D40" s="29">
         <v>0.47</v>
       </c>
-      <c r="E40" s="10"/>
-      <c r="F40" s="9">
+      <c r="E40" s="29"/>
+      <c r="F40" s="6">
         <v>0.56999999999999995</v>
       </c>
-      <c r="G40" s="9">
-[...18 lines deleted...]
-      <c r="N40" s="8"/>
+      <c r="G40" s="6">
+        <v>0.78</v>
+      </c>
+      <c r="H40" s="6">
+        <v>0.77</v>
+      </c>
+      <c r="I40" s="29">
+        <v>0.51</v>
+      </c>
+      <c r="J40" s="29"/>
+      <c r="K40" s="6">
+        <v>0.85</v>
+      </c>
+      <c r="L40" s="6">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="M40" s="30">
+        <v>0.66</v>
+      </c>
+      <c r="N40" s="30"/>
     </row>
     <row r="41" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C41" s="11" t="s">
+      <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="D41" s="10">
+      <c r="D41" s="29">
         <v>26.7</v>
       </c>
-      <c r="E41" s="10"/>
-      <c r="F41" s="9">
+      <c r="E41" s="29"/>
+      <c r="F41" s="6">
         <v>33.4</v>
       </c>
-      <c r="G41" s="9">
-[...18 lines deleted...]
-      <c r="N41" s="8"/>
+      <c r="G41" s="6">
+        <v>28.14</v>
+      </c>
+      <c r="H41" s="6">
+        <v>28.19</v>
+      </c>
+      <c r="I41" s="29">
+        <v>30.01</v>
+      </c>
+      <c r="J41" s="29"/>
+      <c r="K41" s="6">
+        <v>28.19</v>
+      </c>
+      <c r="L41" s="6">
+        <v>26.89</v>
+      </c>
+      <c r="M41" s="30">
+        <v>27.39</v>
+      </c>
+      <c r="N41" s="30"/>
     </row>
     <row r="42" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C42" s="11" t="s">
+      <c r="C42" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="D42" s="10">
+      <c r="D42" s="29">
         <v>267</v>
       </c>
-      <c r="E42" s="10"/>
-      <c r="F42" s="9">
+      <c r="E42" s="29"/>
+      <c r="F42" s="6">
         <v>334</v>
       </c>
-      <c r="G42" s="9">
-[...18 lines deleted...]
-      <c r="N42" s="8"/>
+      <c r="G42" s="6">
+        <v>298.93</v>
+      </c>
+      <c r="H42" s="6">
+        <v>185.5</v>
+      </c>
+      <c r="I42" s="29">
+        <v>235.19</v>
+      </c>
+      <c r="J42" s="29"/>
+      <c r="K42" s="6">
+        <v>323.58999999999997</v>
+      </c>
+      <c r="L42" s="6">
+        <v>310.18</v>
+      </c>
+      <c r="M42" s="30">
+        <v>440.22</v>
+      </c>
+      <c r="N42" s="30"/>
     </row>
     <row r="43" spans="2:15" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C43" s="7" t="s">
+      <c r="C43" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="D43" s="6">
+      <c r="D43" s="32">
         <v>3.7</v>
       </c>
-      <c r="E43" s="6"/>
-      <c r="F43" s="5">
+      <c r="E43" s="32"/>
+      <c r="F43" s="3">
         <v>4.7</v>
       </c>
-      <c r="G43" s="5">
-[...18 lines deleted...]
-      <c r="N43" s="4"/>
+      <c r="G43" s="3">
+        <v>5.39</v>
+      </c>
+      <c r="H43" s="3">
+        <v>5.61</v>
+      </c>
+      <c r="I43" s="32">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="J43" s="32"/>
+      <c r="K43" s="3">
+        <v>5.46</v>
+      </c>
+      <c r="L43" s="3">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="M43" s="33">
+        <v>5.2</v>
+      </c>
+      <c r="N43" s="33"/>
     </row>
     <row r="44" spans="2:15" ht="5.65" customHeight="1" thickTop="1" x14ac:dyDescent="0.3"/>
     <row r="45" spans="2:15" ht="45.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B45" s="3" t="s">
+      <c r="B45" s="34" t="s">
         <v>72</v>
       </c>
-      <c r="C45" s="3"/>
-[...10 lines deleted...]
-      <c r="N45" s="3"/>
+      <c r="C45" s="34"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="34"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="34"/>
+      <c r="I45" s="34"/>
+      <c r="J45" s="34"/>
+      <c r="K45" s="34"/>
+      <c r="L45" s="34"/>
+      <c r="M45" s="34"/>
+      <c r="N45" s="34"/>
     </row>
     <row r="46" spans="2:15" ht="103.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="3" t="s">
+      <c r="B46" s="34" t="s">
         <v>73</v>
       </c>
-      <c r="C46" s="3"/>
-[...10 lines deleted...]
-      <c r="N46" s="3"/>
+      <c r="C46" s="34"/>
+      <c r="D46" s="34"/>
+      <c r="E46" s="34"/>
+      <c r="F46" s="34"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="34"/>
+      <c r="I46" s="34"/>
+      <c r="J46" s="34"/>
+      <c r="K46" s="34"/>
+      <c r="L46" s="34"/>
+      <c r="M46" s="34"/>
+      <c r="N46" s="34"/>
     </row>
     <row r="47" spans="2:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="2" t="s">
+      <c r="B47" s="31" t="s">
         <v>74</v>
       </c>
-      <c r="C47" s="2"/>
-      <c r="D47" s="2"/>
+      <c r="C47" s="31"/>
+      <c r="D47" s="31"/>
     </row>
     <row r="48" spans="2:15" ht="30.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="2" t="s">
+      <c r="B48" s="31" t="s">
         <v>75</v>
       </c>
-      <c r="C48" s="2"/>
-[...11 lines deleted...]
-      <c r="O48" s="2"/>
+      <c r="C48" s="31"/>
+      <c r="D48" s="31"/>
+      <c r="E48" s="31"/>
+      <c r="F48" s="31"/>
+      <c r="G48" s="31"/>
+      <c r="H48" s="31"/>
+      <c r="I48" s="31"/>
+      <c r="J48" s="31"/>
+      <c r="K48" s="31"/>
+      <c r="L48" s="31"/>
+      <c r="M48" s="31"/>
+      <c r="N48" s="31"/>
+      <c r="O48" s="31"/>
+    </row>
+  </sheetData>
+  <mergeCells count="122">
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="I41:J41"/>
+    <mergeCell ref="M41:N41"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="I42:J42"/>
+    <mergeCell ref="M42:N42"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B48:O48"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="B45:N45"/>
+    <mergeCell ref="B46:N46"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="I38:J38"/>
+    <mergeCell ref="M38:N38"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="M35:N35"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="M36:N36"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="C32:G32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="C29:G29"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="C30:G30"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="C31:G31"/>
+    <mergeCell ref="I31:J31"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="C26:G26"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="C27:G27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="M27:N27"/>
+    <mergeCell ref="C28:G28"/>
+    <mergeCell ref="I28:J28"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="C23:G23"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="C24:G24"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="C25:G25"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="C20:G20"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="C21:G21"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="C22:G22"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="C17:G17"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="C18:G18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="C19:G19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="C14:G14"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="C15:G15"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="C16:G16"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="C11:G11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="C12:G12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="C13:G13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="C8:G8"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="C9:G9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="C10:G10"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="C2:N2"/>
+    <mergeCell ref="B4:I4"/>
+    <mergeCell ref="C5:G6"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="C7:G7"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="M7:N7"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <pageSetup scale="64" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0CD2FBAB-111F-4D7A-9704-7ECF7830E3E8}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:O48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="2.375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="0.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="1.75" style="1" customWidth="1"/>
+    <col min="5" max="5" width="5.5" style="1" customWidth="1"/>
+    <col min="6" max="6" width="8.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.25" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="2.75" style="1" customWidth="1"/>
+    <col min="11" max="12" width="11.625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="2.625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="8.625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="1.125" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:14" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+    </row>
+    <row r="3" spans="2:14" ht="15.2" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="2:14" ht="15.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="N4" s="20" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="5" spans="2:14" ht="19.7" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C5" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="I5" s="44" t="s">
+        <v>132</v>
+      </c>
+      <c r="J5" s="44"/>
+      <c r="K5" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="L5" s="19" t="s">
+        <v>130</v>
+      </c>
+      <c r="M5" s="45" t="s">
+        <v>129</v>
+      </c>
+      <c r="N5" s="45"/>
+    </row>
+    <row r="6" spans="2:14" ht="144.19999999999999" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="17" t="s">
+        <v>138</v>
+      </c>
+      <c r="I6" s="46" t="s">
+        <v>137</v>
+      </c>
+      <c r="J6" s="46"/>
+      <c r="K6" s="17" t="s">
+        <v>136</v>
+      </c>
+      <c r="L6" s="17" t="s">
+        <v>135</v>
+      </c>
+      <c r="M6" s="47" t="s">
+        <v>134</v>
+      </c>
+      <c r="N6" s="47"/>
+    </row>
+    <row r="7" spans="2:14" ht="18.399999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="C7" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="49"/>
+      <c r="K7" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="M7" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="50"/>
+    </row>
+    <row r="8" spans="2:14" ht="24.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C8" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="I8" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="J8" s="38"/>
+      <c r="K8" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="L8" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="N8" s="39"/>
+    </row>
+    <row r="9" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C9" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="38"/>
+      <c r="K9" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="L9" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="M9" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N9" s="39"/>
+    </row>
+    <row r="10" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C10" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="38"/>
+      <c r="K10" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="L10" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="M10" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N10" s="39"/>
+    </row>
+    <row r="11" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C11" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="40"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" s="38"/>
+      <c r="K11" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="L11" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="M11" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N11" s="39"/>
+    </row>
+    <row r="12" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C12" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" s="40"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I12" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J12" s="38"/>
+      <c r="K12" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N12" s="39"/>
+    </row>
+    <row r="13" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C13" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I13" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J13" s="38"/>
+      <c r="K13" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M13" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N13" s="39"/>
+    </row>
+    <row r="14" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C14" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I14" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J14" s="38"/>
+      <c r="K14" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L14" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M14" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N14" s="39"/>
+    </row>
+    <row r="15" spans="2:14" ht="36.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C15" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" s="40"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="I15" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="J15" s="38"/>
+      <c r="K15" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="L15" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="M15" s="39" t="s">
+        <v>30</v>
+      </c>
+      <c r="N15" s="39"/>
+    </row>
+    <row r="16" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C16" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I16" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J16" s="38"/>
+      <c r="K16" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M16" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N16" s="39"/>
+    </row>
+    <row r="17" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C17" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I17" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J17" s="38"/>
+      <c r="K17" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N17" s="39"/>
+    </row>
+    <row r="18" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C18" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="I18" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="J18" s="38"/>
+      <c r="K18" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="L18" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="M18" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="N18" s="39"/>
+    </row>
+    <row r="19" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C19" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="I19" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="J19" s="38"/>
+      <c r="K19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="L19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="M19" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="N19" s="39"/>
+    </row>
+    <row r="20" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C20" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I20" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J20" s="38"/>
+      <c r="K20" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M20" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N20" s="39"/>
+    </row>
+    <row r="21" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C21" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I21" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J21" s="38"/>
+      <c r="K21" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M21" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N21" s="39"/>
+    </row>
+    <row r="22" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C22" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="I22" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="J22" s="38"/>
+      <c r="K22" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="L22" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="M22" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="N22" s="39"/>
+    </row>
+    <row r="23" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C23" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="I23" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="J23" s="38"/>
+      <c r="K23" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L23" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M23" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="N23" s="39"/>
+    </row>
+    <row r="24" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C24" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I24" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J24" s="38"/>
+      <c r="K24" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M24" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N24" s="39"/>
+    </row>
+    <row r="25" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C25" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="I25" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="J25" s="38"/>
+      <c r="K25" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="L25" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="M25" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="N25" s="39"/>
+    </row>
+    <row r="26" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C26" s="40" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I26" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J26" s="38"/>
+      <c r="K26" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L26" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M26" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N26" s="39"/>
+    </row>
+    <row r="27" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C27" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="D27" s="40"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="I27" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="J27" s="38"/>
+      <c r="K27" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="L27" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="M27" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="N27" s="39"/>
+    </row>
+    <row r="28" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C28" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I28" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J28" s="38"/>
+      <c r="K28" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M28" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N28" s="39"/>
+    </row>
+    <row r="29" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C29" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I29" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J29" s="38"/>
+      <c r="K29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M29" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N29" s="39"/>
+    </row>
+    <row r="30" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C30" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="D30" s="40"/>
+      <c r="E30" s="40"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="40"/>
+      <c r="H30" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I30" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J30" s="38"/>
+      <c r="K30" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M30" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N30" s="39"/>
+    </row>
+    <row r="31" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C31" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="D31" s="40"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I31" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J31" s="38"/>
+      <c r="K31" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M31" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N31" s="39"/>
+    </row>
+    <row r="32" spans="3:14" ht="18.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C32" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+      <c r="F32" s="35"/>
+      <c r="G32" s="35"/>
+      <c r="H32" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="I32" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="J32" s="36"/>
+      <c r="K32" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="M32" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="N32" s="37"/>
+    </row>
+    <row r="33" spans="2:15" ht="29.45" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="C33" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D33" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E33" s="38"/>
+      <c r="F33" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="G33" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="H33" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="I33" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="J33" s="38"/>
+      <c r="K33" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="L33" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="M33" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="N33" s="39"/>
+    </row>
+    <row r="34" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C34" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D34" s="29">
+        <v>900</v>
+      </c>
+      <c r="E34" s="29"/>
+      <c r="F34" s="6">
+        <v>1000</v>
+      </c>
+      <c r="G34" s="6">
+        <v>2.81</v>
+      </c>
+      <c r="H34" s="6">
+        <v>1042.3399999999999</v>
+      </c>
+      <c r="I34" s="29">
+        <v>1004.65</v>
+      </c>
+      <c r="J34" s="29"/>
+      <c r="K34" s="6">
+        <v>1030.04</v>
+      </c>
+      <c r="L34" s="6">
+        <v>1039.29</v>
+      </c>
+      <c r="M34" s="30">
+        <v>1024.04</v>
+      </c>
+      <c r="N34" s="30"/>
+    </row>
+    <row r="35" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C35" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D35" s="29">
+        <v>0</v>
+      </c>
+      <c r="E35" s="29"/>
+      <c r="F35" s="6">
+        <v>0</v>
+      </c>
+      <c r="G35" s="6">
+        <v>57.61</v>
+      </c>
+      <c r="H35" s="6">
+        <v>150.11000000000001</v>
+      </c>
+      <c r="I35" s="29">
+        <v>146.47</v>
+      </c>
+      <c r="J35" s="29"/>
+      <c r="K35" s="6">
+        <v>139.72</v>
+      </c>
+      <c r="L35" s="6">
+        <v>153.44</v>
+      </c>
+      <c r="M35" s="30">
+        <v>146.81</v>
+      </c>
+      <c r="N35" s="30"/>
+    </row>
+    <row r="36" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C36" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D36" s="29">
+        <v>21.7</v>
+      </c>
+      <c r="E36" s="29"/>
+      <c r="F36" s="6">
+        <v>40</v>
+      </c>
+      <c r="G36" s="6">
+        <v>17.55</v>
+      </c>
+      <c r="H36" s="6">
+        <v>48.67</v>
+      </c>
+      <c r="I36" s="29">
+        <v>31.67</v>
+      </c>
+      <c r="J36" s="29"/>
+      <c r="K36" s="6">
+        <v>49.53</v>
+      </c>
+      <c r="L36" s="6">
+        <v>50.98</v>
+      </c>
+      <c r="M36" s="30">
+        <v>43.47</v>
+      </c>
+      <c r="N36" s="30"/>
+    </row>
+    <row r="37" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C37" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D37" s="29">
+        <v>0</v>
+      </c>
+      <c r="E37" s="29"/>
+      <c r="F37" s="6">
+        <v>0</v>
+      </c>
+      <c r="G37" s="6">
+        <v>24.84</v>
+      </c>
+      <c r="H37" s="6">
+        <v>25.22</v>
+      </c>
+      <c r="I37" s="29">
+        <v>33.4</v>
+      </c>
+      <c r="J37" s="29"/>
+      <c r="K37" s="6">
+        <v>28.18</v>
+      </c>
+      <c r="L37" s="6">
+        <v>24.93</v>
+      </c>
+      <c r="M37" s="30">
+        <v>29.43</v>
+      </c>
+      <c r="N37" s="30"/>
+    </row>
+    <row r="38" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C38" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D38" s="29">
+        <v>207</v>
+      </c>
+      <c r="E38" s="29"/>
+      <c r="F38" s="6">
+        <v>284</v>
+      </c>
+      <c r="G38" s="6">
+        <v>240.1</v>
+      </c>
+      <c r="H38" s="6">
+        <v>221.26</v>
+      </c>
+      <c r="I38" s="29">
+        <v>237.1</v>
+      </c>
+      <c r="J38" s="29"/>
+      <c r="K38" s="6">
+        <v>218.57</v>
+      </c>
+      <c r="L38" s="6">
+        <v>297.56</v>
+      </c>
+      <c r="M38" s="30">
+        <v>226.01</v>
+      </c>
+      <c r="N38" s="30"/>
+    </row>
+    <row r="39" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C39" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D39" s="29">
+        <v>0.37</v>
+      </c>
+      <c r="E39" s="29"/>
+      <c r="F39" s="6">
+        <v>0.44</v>
+      </c>
+      <c r="G39" s="6">
+        <v>0.73</v>
+      </c>
+      <c r="H39" s="6">
+        <v>1.17</v>
+      </c>
+      <c r="I39" s="29">
+        <v>0.93</v>
+      </c>
+      <c r="J39" s="29"/>
+      <c r="K39" s="6">
+        <v>0.65</v>
+      </c>
+      <c r="L39" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="M39" s="30">
+        <v>0.33</v>
+      </c>
+      <c r="N39" s="30"/>
+    </row>
+    <row r="40" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C40" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D40" s="29">
+        <v>0.47</v>
+      </c>
+      <c r="E40" s="29"/>
+      <c r="F40" s="6">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="G40" s="6">
+        <v>0.94</v>
+      </c>
+      <c r="H40" s="6">
+        <v>0.86</v>
+      </c>
+      <c r="I40" s="29">
+        <v>1.08</v>
+      </c>
+      <c r="J40" s="29"/>
+      <c r="K40" s="6">
+        <v>1.03</v>
+      </c>
+      <c r="L40" s="6">
+        <v>0.99</v>
+      </c>
+      <c r="M40" s="30">
+        <v>0.73</v>
+      </c>
+      <c r="N40" s="30"/>
+    </row>
+    <row r="41" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C41" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D41" s="29">
+        <v>26.7</v>
+      </c>
+      <c r="E41" s="29"/>
+      <c r="F41" s="6">
+        <v>33.4</v>
+      </c>
+      <c r="G41" s="6">
+        <v>30.34</v>
+      </c>
+      <c r="H41" s="6">
+        <v>33.159999999999997</v>
+      </c>
+      <c r="I41" s="29">
+        <v>29.14</v>
+      </c>
+      <c r="J41" s="29"/>
+      <c r="K41" s="6">
+        <v>27.43</v>
+      </c>
+      <c r="L41" s="6">
+        <v>29.78</v>
+      </c>
+      <c r="M41" s="30">
+        <v>32.21</v>
+      </c>
+      <c r="N41" s="30"/>
+    </row>
+    <row r="42" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C42" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D42" s="29">
+        <v>267</v>
+      </c>
+      <c r="E42" s="29"/>
+      <c r="F42" s="6">
+        <v>334</v>
+      </c>
+      <c r="G42" s="6">
+        <v>307.85000000000002</v>
+      </c>
+      <c r="H42" s="6">
+        <v>264.61</v>
+      </c>
+      <c r="I42" s="29">
+        <v>328.87</v>
+      </c>
+      <c r="J42" s="29"/>
+      <c r="K42" s="6">
+        <v>332.65</v>
+      </c>
+      <c r="L42" s="6">
+        <v>373.24</v>
+      </c>
+      <c r="M42" s="30">
+        <v>239.86</v>
+      </c>
+      <c r="N42" s="30"/>
+    </row>
+    <row r="43" spans="2:15" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C43" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D43" s="32">
+        <v>3.7</v>
+      </c>
+      <c r="E43" s="32"/>
+      <c r="F43" s="3">
+        <v>4.7</v>
+      </c>
+      <c r="G43" s="3">
+        <v>6.21</v>
+      </c>
+      <c r="H43" s="3">
+        <v>7.01</v>
+      </c>
+      <c r="I43" s="32">
+        <v>5.79</v>
+      </c>
+      <c r="J43" s="32"/>
+      <c r="K43" s="3">
+        <v>7.72</v>
+      </c>
+      <c r="L43" s="3">
+        <v>5.37</v>
+      </c>
+      <c r="M43" s="33">
+        <v>5.15</v>
+      </c>
+      <c r="N43" s="33"/>
+    </row>
+    <row r="44" spans="2:15" ht="5.65" customHeight="1" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="45" spans="2:15" ht="45.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="C45" s="34"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="34"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="34"/>
+      <c r="I45" s="34"/>
+      <c r="J45" s="34"/>
+      <c r="K45" s="34"/>
+      <c r="L45" s="34"/>
+      <c r="M45" s="34"/>
+      <c r="N45" s="34"/>
+    </row>
+    <row r="46" spans="2:15" ht="103.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="C46" s="34"/>
+      <c r="D46" s="34"/>
+      <c r="E46" s="34"/>
+      <c r="F46" s="34"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="34"/>
+      <c r="I46" s="34"/>
+      <c r="J46" s="34"/>
+      <c r="K46" s="34"/>
+      <c r="L46" s="34"/>
+      <c r="M46" s="34"/>
+      <c r="N46" s="34"/>
+    </row>
+    <row r="47" spans="2:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="31" t="s">
+        <v>74</v>
+      </c>
+      <c r="C47" s="31"/>
+      <c r="D47" s="31"/>
+    </row>
+    <row r="48" spans="2:15" ht="30.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="C48" s="31"/>
+      <c r="D48" s="31"/>
+      <c r="E48" s="31"/>
+      <c r="F48" s="31"/>
+      <c r="G48" s="31"/>
+      <c r="H48" s="31"/>
+      <c r="I48" s="31"/>
+      <c r="J48" s="31"/>
+      <c r="K48" s="31"/>
+      <c r="L48" s="31"/>
+      <c r="M48" s="31"/>
+      <c r="N48" s="31"/>
+      <c r="O48" s="31"/>
+    </row>
+  </sheetData>
+  <mergeCells count="122">
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="I41:J41"/>
+    <mergeCell ref="M41:N41"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="I42:J42"/>
+    <mergeCell ref="M42:N42"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B48:O48"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="B45:N45"/>
+    <mergeCell ref="B46:N46"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="I38:J38"/>
+    <mergeCell ref="M38:N38"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="M35:N35"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="M36:N36"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="C32:G32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="C29:G29"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="C30:G30"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="C31:G31"/>
+    <mergeCell ref="I31:J31"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="C26:G26"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="C27:G27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="M27:N27"/>
+    <mergeCell ref="C28:G28"/>
+    <mergeCell ref="I28:J28"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="C23:G23"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="C24:G24"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="C25:G25"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="C20:G20"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="C21:G21"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="C22:G22"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="C17:G17"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="C18:G18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="C19:G19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="C14:G14"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="C15:G15"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="C16:G16"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="C11:G11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="C12:G12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="C13:G13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="C8:G8"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="C9:G9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="C10:G10"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="C2:N2"/>
+    <mergeCell ref="B4:I4"/>
+    <mergeCell ref="C5:G6"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="C7:G7"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="M7:N7"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <pageSetup scale="63" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E967DD8-8C4D-4BDE-BE2F-0068E085E7F6}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:O48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="2.375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="0.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="1.75" style="1" customWidth="1"/>
+    <col min="5" max="5" width="5.5" style="1" customWidth="1"/>
+    <col min="6" max="6" width="8.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.25" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="2.75" style="1" customWidth="1"/>
+    <col min="11" max="12" width="11.625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="2.625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="8.625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="1.125" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:14" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+    </row>
+    <row r="3" spans="2:14" ht="15.2" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="2:14" ht="15.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="N4" s="20" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="5" spans="2:14" ht="19.7" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C5" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="I5" s="44" t="s">
+        <v>132</v>
+      </c>
+      <c r="J5" s="44"/>
+      <c r="K5" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="L5" s="19" t="s">
+        <v>130</v>
+      </c>
+      <c r="M5" s="45" t="s">
+        <v>129</v>
+      </c>
+      <c r="N5" s="45"/>
+    </row>
+    <row r="6" spans="2:14" ht="166.35" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="17" t="s">
+        <v>128</v>
+      </c>
+      <c r="I6" s="46" t="s">
+        <v>127</v>
+      </c>
+      <c r="J6" s="46"/>
+      <c r="K6" s="17" t="s">
+        <v>126</v>
+      </c>
+      <c r="L6" s="17" t="s">
+        <v>125</v>
+      </c>
+      <c r="M6" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="47"/>
+    </row>
+    <row r="7" spans="2:14" ht="18.399999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="C7" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="49"/>
+      <c r="K7" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="M7" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="50"/>
+    </row>
+    <row r="8" spans="2:14" ht="24.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C8" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="I8" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="J8" s="38"/>
+      <c r="K8" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="L8" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N8" s="39"/>
+    </row>
+    <row r="9" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C9" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="38"/>
+      <c r="K9" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="L9" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="M9" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N9" s="39"/>
+    </row>
+    <row r="10" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C10" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="38"/>
+      <c r="K10" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="L10" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="M10" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="39"/>
+    </row>
+    <row r="11" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C11" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="40"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" s="38"/>
+      <c r="K11" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="L11" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="M11" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="39"/>
+    </row>
+    <row r="12" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C12" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" s="40"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I12" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J12" s="38"/>
+      <c r="K12" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="39"/>
+    </row>
+    <row r="13" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C13" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I13" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J13" s="38"/>
+      <c r="K13" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M13" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="39"/>
+    </row>
+    <row r="14" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C14" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I14" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J14" s="38"/>
+      <c r="K14" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L14" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M14" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N14" s="39"/>
+    </row>
+    <row r="15" spans="2:14" ht="36.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C15" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" s="40"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="I15" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="J15" s="38"/>
+      <c r="K15" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="L15" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="M15" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="39"/>
+    </row>
+    <row r="16" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C16" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I16" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J16" s="38"/>
+      <c r="K16" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M16" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N16" s="39"/>
+    </row>
+    <row r="17" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C17" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I17" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J17" s="38"/>
+      <c r="K17" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="39"/>
+    </row>
+    <row r="18" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C18" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="I18" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="J18" s="38"/>
+      <c r="K18" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="L18" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="M18" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="39"/>
+    </row>
+    <row r="19" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C19" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="I19" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="J19" s="38"/>
+      <c r="K19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="L19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="M19" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N19" s="39"/>
+    </row>
+    <row r="20" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C20" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I20" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J20" s="38"/>
+      <c r="K20" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M20" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="39"/>
+    </row>
+    <row r="21" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C21" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I21" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J21" s="38"/>
+      <c r="K21" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M21" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="39"/>
+    </row>
+    <row r="22" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C22" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="I22" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="J22" s="38"/>
+      <c r="K22" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="L22" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="M22" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="39"/>
+    </row>
+    <row r="23" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C23" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="I23" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="J23" s="38"/>
+      <c r="K23" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L23" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M23" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N23" s="39"/>
+    </row>
+    <row r="24" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C24" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I24" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J24" s="38"/>
+      <c r="K24" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N24" s="39"/>
+    </row>
+    <row r="25" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C25" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="I25" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="J25" s="38"/>
+      <c r="K25" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="L25" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="M25" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="39"/>
+    </row>
+    <row r="26" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C26" s="40" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I26" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J26" s="38"/>
+      <c r="K26" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L26" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M26" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N26" s="39"/>
+    </row>
+    <row r="27" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C27" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="D27" s="40"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="I27" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="J27" s="38"/>
+      <c r="K27" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="L27" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="M27" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="39"/>
+    </row>
+    <row r="28" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C28" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I28" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J28" s="38"/>
+      <c r="K28" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N28" s="39"/>
+    </row>
+    <row r="29" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C29" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I29" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J29" s="38"/>
+      <c r="K29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M29" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N29" s="39"/>
+    </row>
+    <row r="30" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C30" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="D30" s="40"/>
+      <c r="E30" s="40"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="40"/>
+      <c r="H30" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I30" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J30" s="38"/>
+      <c r="K30" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="39"/>
+    </row>
+    <row r="31" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C31" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="D31" s="40"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I31" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J31" s="38"/>
+      <c r="K31" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N31" s="39"/>
+    </row>
+    <row r="32" spans="3:14" ht="18.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C32" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+      <c r="F32" s="35"/>
+      <c r="G32" s="35"/>
+      <c r="H32" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="I32" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="J32" s="36"/>
+      <c r="K32" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="M32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="N32" s="37"/>
+    </row>
+    <row r="33" spans="2:15" ht="29.45" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="C33" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D33" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E33" s="38"/>
+      <c r="F33" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="G33" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="H33" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="I33" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="J33" s="38"/>
+      <c r="K33" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="L33" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="M33" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="N33" s="39"/>
+    </row>
+    <row r="34" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C34" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D34" s="29">
+        <v>900</v>
+      </c>
+      <c r="E34" s="29"/>
+      <c r="F34" s="6">
+        <v>1000</v>
+      </c>
+      <c r="G34" s="6">
+        <v>3.02</v>
+      </c>
+      <c r="H34" s="6">
+        <v>950.97</v>
+      </c>
+      <c r="I34" s="29">
+        <v>1094.8499999999999</v>
+      </c>
+      <c r="J34" s="29"/>
+      <c r="K34" s="6">
+        <v>1043.28</v>
+      </c>
+      <c r="L34" s="6">
+        <v>1031.8499999999999</v>
+      </c>
+      <c r="M34" s="30"/>
+      <c r="N34" s="30"/>
+    </row>
+    <row r="35" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C35" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D35" s="29">
+        <v>0</v>
+      </c>
+      <c r="E35" s="29"/>
+      <c r="F35" s="6">
+        <v>0</v>
+      </c>
+      <c r="G35" s="6">
+        <v>57.81</v>
+      </c>
+      <c r="H35" s="6">
+        <v>144.94</v>
+      </c>
+      <c r="I35" s="29">
+        <v>159.47</v>
+      </c>
+      <c r="J35" s="29"/>
+      <c r="K35" s="6">
+        <v>143.61000000000001</v>
+      </c>
+      <c r="L35" s="6">
+        <v>141.06</v>
+      </c>
+      <c r="M35" s="30"/>
+      <c r="N35" s="30"/>
+    </row>
+    <row r="36" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C36" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D36" s="29">
+        <v>21.7</v>
+      </c>
+      <c r="E36" s="29"/>
+      <c r="F36" s="6">
+        <v>40</v>
+      </c>
+      <c r="G36" s="6">
+        <v>15.59</v>
+      </c>
+      <c r="H36" s="6">
+        <v>27.33</v>
+      </c>
+      <c r="I36" s="29">
+        <v>33.99</v>
+      </c>
+      <c r="J36" s="29"/>
+      <c r="K36" s="6">
+        <v>52.47</v>
+      </c>
+      <c r="L36" s="6">
+        <v>45.09</v>
+      </c>
+      <c r="M36" s="30"/>
+      <c r="N36" s="30"/>
+    </row>
+    <row r="37" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C37" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D37" s="29">
+        <v>0</v>
+      </c>
+      <c r="E37" s="29"/>
+      <c r="F37" s="6">
+        <v>0</v>
+      </c>
+      <c r="G37" s="6">
+        <v>26.6</v>
+      </c>
+      <c r="H37" s="6">
+        <v>28.42</v>
+      </c>
+      <c r="I37" s="29">
+        <v>35.6</v>
+      </c>
+      <c r="J37" s="29"/>
+      <c r="K37" s="6">
+        <v>26.22</v>
+      </c>
+      <c r="L37" s="6">
+        <v>30.24</v>
+      </c>
+      <c r="M37" s="30"/>
+      <c r="N37" s="30"/>
+    </row>
+    <row r="38" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C38" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D38" s="29">
+        <v>207</v>
+      </c>
+      <c r="E38" s="29"/>
+      <c r="F38" s="6">
+        <v>284</v>
+      </c>
+      <c r="G38" s="6">
+        <v>239.28</v>
+      </c>
+      <c r="H38" s="6">
+        <v>248.06</v>
+      </c>
+      <c r="I38" s="29">
+        <v>213.08</v>
+      </c>
+      <c r="J38" s="29"/>
+      <c r="K38" s="6">
+        <v>237.69</v>
+      </c>
+      <c r="L38" s="6">
+        <v>258.27</v>
+      </c>
+      <c r="M38" s="30"/>
+      <c r="N38" s="30"/>
+    </row>
+    <row r="39" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C39" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D39" s="29">
+        <v>0.37</v>
+      </c>
+      <c r="E39" s="29"/>
+      <c r="F39" s="6">
+        <v>0.44</v>
+      </c>
+      <c r="G39" s="6">
+        <v>0.68</v>
+      </c>
+      <c r="H39" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="I39" s="29">
+        <v>0.62</v>
+      </c>
+      <c r="J39" s="29"/>
+      <c r="K39" s="6">
+        <v>0.66</v>
+      </c>
+      <c r="L39" s="6">
+        <v>0.83</v>
+      </c>
+      <c r="M39" s="30"/>
+      <c r="N39" s="30"/>
+    </row>
+    <row r="40" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C40" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D40" s="29">
+        <v>0.47</v>
+      </c>
+      <c r="E40" s="29"/>
+      <c r="F40" s="6">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="G40" s="6">
+        <v>0.82</v>
+      </c>
+      <c r="H40" s="6">
+        <v>0.53</v>
+      </c>
+      <c r="I40" s="29">
+        <v>1.03</v>
+      </c>
+      <c r="J40" s="29"/>
+      <c r="K40" s="6">
+        <v>0.85</v>
+      </c>
+      <c r="L40" s="6">
+        <v>0.88</v>
+      </c>
+      <c r="M40" s="30"/>
+      <c r="N40" s="30"/>
+    </row>
+    <row r="41" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C41" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D41" s="29">
+        <v>26.7</v>
+      </c>
+      <c r="E41" s="29"/>
+      <c r="F41" s="6">
+        <v>33.4</v>
+      </c>
+      <c r="G41" s="6">
+        <v>30.01</v>
+      </c>
+      <c r="H41" s="6">
+        <v>30.96</v>
+      </c>
+      <c r="I41" s="29">
+        <v>26.97</v>
+      </c>
+      <c r="J41" s="29"/>
+      <c r="K41" s="6">
+        <v>28.78</v>
+      </c>
+      <c r="L41" s="6">
+        <v>33.32</v>
+      </c>
+      <c r="M41" s="30"/>
+      <c r="N41" s="30"/>
+    </row>
+    <row r="42" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C42" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D42" s="29">
+        <v>267</v>
+      </c>
+      <c r="E42" s="29"/>
+      <c r="F42" s="6">
+        <v>334</v>
+      </c>
+      <c r="G42" s="6">
+        <v>271.83999999999997</v>
+      </c>
+      <c r="H42" s="6">
+        <v>306.27999999999997</v>
+      </c>
+      <c r="I42" s="29">
+        <v>240.9</v>
+      </c>
+      <c r="J42" s="29"/>
+      <c r="K42" s="6">
+        <v>194.15</v>
+      </c>
+      <c r="L42" s="6">
+        <v>346.01</v>
+      </c>
+      <c r="M42" s="30"/>
+      <c r="N42" s="30"/>
+    </row>
+    <row r="43" spans="2:15" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C43" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D43" s="32">
+        <v>3.7</v>
+      </c>
+      <c r="E43" s="32"/>
+      <c r="F43" s="3">
+        <v>4.7</v>
+      </c>
+      <c r="G43" s="3">
+        <v>4.95</v>
+      </c>
+      <c r="H43" s="3">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I43" s="32">
+        <v>5.93</v>
+      </c>
+      <c r="J43" s="32"/>
+      <c r="K43" s="3">
+        <v>4.43</v>
+      </c>
+      <c r="L43" s="3">
+        <v>5.34</v>
+      </c>
+      <c r="M43" s="33"/>
+      <c r="N43" s="33"/>
+    </row>
+    <row r="44" spans="2:15" ht="5.65" customHeight="1" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="45" spans="2:15" ht="45.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="C45" s="34"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="34"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="34"/>
+      <c r="I45" s="34"/>
+      <c r="J45" s="34"/>
+      <c r="K45" s="34"/>
+      <c r="L45" s="34"/>
+      <c r="M45" s="34"/>
+      <c r="N45" s="34"/>
+    </row>
+    <row r="46" spans="2:15" ht="103.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="C46" s="34"/>
+      <c r="D46" s="34"/>
+      <c r="E46" s="34"/>
+      <c r="F46" s="34"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="34"/>
+      <c r="I46" s="34"/>
+      <c r="J46" s="34"/>
+      <c r="K46" s="34"/>
+      <c r="L46" s="34"/>
+      <c r="M46" s="34"/>
+      <c r="N46" s="34"/>
+    </row>
+    <row r="47" spans="2:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="31" t="s">
+        <v>74</v>
+      </c>
+      <c r="C47" s="31"/>
+      <c r="D47" s="31"/>
+    </row>
+    <row r="48" spans="2:15" ht="30.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="C48" s="31"/>
+      <c r="D48" s="31"/>
+      <c r="E48" s="31"/>
+      <c r="F48" s="31"/>
+      <c r="G48" s="31"/>
+      <c r="H48" s="31"/>
+      <c r="I48" s="31"/>
+      <c r="J48" s="31"/>
+      <c r="K48" s="31"/>
+      <c r="L48" s="31"/>
+      <c r="M48" s="31"/>
+      <c r="N48" s="31"/>
+      <c r="O48" s="31"/>
+    </row>
+  </sheetData>
+  <mergeCells count="122">
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="I41:J41"/>
+    <mergeCell ref="M41:N41"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="I42:J42"/>
+    <mergeCell ref="M42:N42"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B48:O48"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="B45:N45"/>
+    <mergeCell ref="B46:N46"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="I38:J38"/>
+    <mergeCell ref="M38:N38"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="M35:N35"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="M36:N36"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="C32:G32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="C29:G29"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="C30:G30"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="C31:G31"/>
+    <mergeCell ref="I31:J31"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="C26:G26"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="C27:G27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="M27:N27"/>
+    <mergeCell ref="C28:G28"/>
+    <mergeCell ref="I28:J28"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="C23:G23"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="C24:G24"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="C25:G25"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="C20:G20"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="C21:G21"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="C22:G22"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="C17:G17"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="C18:G18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="C19:G19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="C14:G14"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="C15:G15"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="C16:G16"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="C11:G11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="C12:G12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="C13:G13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="C8:G8"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="C9:G9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="C10:G10"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="C2:N2"/>
+    <mergeCell ref="B4:I4"/>
+    <mergeCell ref="C5:G6"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="C7:G7"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="M7:N7"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <pageSetup scale="62" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{93BA7EB3-4D3B-4F56-877C-F8A87F2A98FE}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:O48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="2.375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="0.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="1.75" style="1" customWidth="1"/>
+    <col min="5" max="5" width="5.5" style="1" customWidth="1"/>
+    <col min="6" max="6" width="8.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.25" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="2.75" style="1" customWidth="1"/>
+    <col min="11" max="12" width="11.625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="2.625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="8.625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="1.125" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:14" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+    </row>
+    <row r="3" spans="2:14" ht="15.2" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="2:14" ht="15.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="N4" s="20" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="2:14" ht="19.7" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C5" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="21" t="s">
+        <v>152</v>
+      </c>
+      <c r="I5" s="44" t="s">
+        <v>151</v>
+      </c>
+      <c r="J5" s="44"/>
+      <c r="K5" s="21" t="s">
+        <v>150</v>
+      </c>
+      <c r="L5" s="21" t="s">
+        <v>149</v>
+      </c>
+      <c r="M5" s="45" t="s">
+        <v>148</v>
+      </c>
+      <c r="N5" s="45"/>
+    </row>
+    <row r="6" spans="2:14" ht="133.15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="22" t="s">
+        <v>147</v>
+      </c>
+      <c r="I6" s="46" t="s">
+        <v>146</v>
+      </c>
+      <c r="J6" s="46"/>
+      <c r="K6" s="22" t="s">
+        <v>145</v>
+      </c>
+      <c r="L6" s="22" t="s">
+        <v>144</v>
+      </c>
+      <c r="M6" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="47"/>
+    </row>
+    <row r="7" spans="2:14" ht="18.399999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="C7" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="49"/>
+      <c r="K7" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="M7" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="50"/>
+    </row>
+    <row r="8" spans="2:14" ht="24.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C8" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="I8" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="J8" s="38"/>
+      <c r="K8" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="L8" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N8" s="39"/>
+    </row>
+    <row r="9" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C9" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="38"/>
+      <c r="K9" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="L9" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="M9" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N9" s="39"/>
+    </row>
+    <row r="10" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C10" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="38"/>
+      <c r="K10" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="L10" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="M10" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="39"/>
+    </row>
+    <row r="11" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C11" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="40"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" s="38"/>
+      <c r="K11" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="L11" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="M11" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="39"/>
+    </row>
+    <row r="12" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C12" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" s="40"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I12" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J12" s="38"/>
+      <c r="K12" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="39"/>
+    </row>
+    <row r="13" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C13" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I13" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J13" s="38"/>
+      <c r="K13" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M13" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="39"/>
+    </row>
+    <row r="14" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C14" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I14" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J14" s="38"/>
+      <c r="K14" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L14" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M14" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N14" s="39"/>
+    </row>
+    <row r="15" spans="2:14" ht="36.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C15" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" s="40"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="I15" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="J15" s="38"/>
+      <c r="K15" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="L15" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="M15" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="39"/>
+    </row>
+    <row r="16" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C16" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I16" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J16" s="38"/>
+      <c r="K16" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M16" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N16" s="39"/>
+    </row>
+    <row r="17" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C17" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I17" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J17" s="38"/>
+      <c r="K17" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="39"/>
+    </row>
+    <row r="18" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C18" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="I18" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="J18" s="38"/>
+      <c r="K18" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="L18" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="M18" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="39"/>
+    </row>
+    <row r="19" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C19" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="I19" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="J19" s="38"/>
+      <c r="K19" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="L19" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="M19" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N19" s="39"/>
+    </row>
+    <row r="20" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C20" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I20" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J20" s="38"/>
+      <c r="K20" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M20" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="39"/>
+    </row>
+    <row r="21" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C21" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I21" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J21" s="38"/>
+      <c r="K21" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M21" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="39"/>
+    </row>
+    <row r="22" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C22" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="I22" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="J22" s="38"/>
+      <c r="K22" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="L22" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="M22" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="39"/>
+    </row>
+    <row r="23" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C23" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="I23" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="J23" s="38"/>
+      <c r="K23" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="L23" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="M23" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N23" s="39"/>
+    </row>
+    <row r="24" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C24" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I24" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J24" s="38"/>
+      <c r="K24" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N24" s="39"/>
+    </row>
+    <row r="25" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C25" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="I25" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="J25" s="38"/>
+      <c r="K25" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="L25" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="M25" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="39"/>
+    </row>
+    <row r="26" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C26" s="40" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I26" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J26" s="38"/>
+      <c r="K26" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L26" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M26" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N26" s="39"/>
+    </row>
+    <row r="27" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C27" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="D27" s="40"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="I27" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="J27" s="38"/>
+      <c r="K27" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="L27" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="M27" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="39"/>
+    </row>
+    <row r="28" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C28" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I28" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J28" s="38"/>
+      <c r="K28" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N28" s="39"/>
+    </row>
+    <row r="29" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C29" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I29" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J29" s="38"/>
+      <c r="K29" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M29" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N29" s="39"/>
+    </row>
+    <row r="30" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C30" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="D30" s="40"/>
+      <c r="E30" s="40"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="40"/>
+      <c r="H30" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I30" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J30" s="38"/>
+      <c r="K30" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="39"/>
+    </row>
+    <row r="31" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C31" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="D31" s="40"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I31" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J31" s="38"/>
+      <c r="K31" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N31" s="39"/>
+    </row>
+    <row r="32" spans="3:14" ht="18.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C32" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+      <c r="F32" s="35"/>
+      <c r="G32" s="35"/>
+      <c r="H32" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="I32" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="J32" s="36"/>
+      <c r="K32" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="M32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="N32" s="37"/>
+    </row>
+    <row r="33" spans="2:15" ht="29.45" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="C33" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="D33" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E33" s="38"/>
+      <c r="F33" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="G33" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="H33" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="I33" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="J33" s="38"/>
+      <c r="K33" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="L33" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="M33" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="N33" s="39"/>
+    </row>
+    <row r="34" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C34" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D34" s="29">
+        <v>900</v>
+      </c>
+      <c r="E34" s="29"/>
+      <c r="F34" s="27">
+        <v>1000</v>
+      </c>
+      <c r="G34" s="27">
+        <v>-1.39</v>
+      </c>
+      <c r="H34" s="27">
+        <v>974.01</v>
+      </c>
+      <c r="I34" s="29">
+        <v>938.63</v>
+      </c>
+      <c r="J34" s="29"/>
+      <c r="K34" s="27">
+        <v>1067.98</v>
+      </c>
+      <c r="L34" s="27">
+        <v>963.62</v>
+      </c>
+      <c r="M34" s="30"/>
+      <c r="N34" s="30"/>
+    </row>
+    <row r="35" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C35" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D35" s="29">
+        <v>0</v>
+      </c>
+      <c r="E35" s="29"/>
+      <c r="F35" s="27">
+        <v>0</v>
+      </c>
+      <c r="G35" s="27">
+        <v>60.03</v>
+      </c>
+      <c r="H35" s="27">
+        <v>149.66</v>
+      </c>
+      <c r="I35" s="29">
+        <v>139.16</v>
+      </c>
+      <c r="J35" s="29"/>
+      <c r="K35" s="27">
+        <v>154.09</v>
+      </c>
+      <c r="L35" s="27">
+        <v>139.78</v>
+      </c>
+      <c r="M35" s="30"/>
+      <c r="N35" s="30"/>
+    </row>
+    <row r="36" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C36" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D36" s="29">
+        <v>21.7</v>
+      </c>
+      <c r="E36" s="29"/>
+      <c r="F36" s="27">
+        <v>40</v>
+      </c>
+      <c r="G36" s="27">
+        <v>14.95</v>
+      </c>
+      <c r="H36" s="27">
+        <v>34.39</v>
+      </c>
+      <c r="I36" s="29">
+        <v>30.81</v>
+      </c>
+      <c r="J36" s="29"/>
+      <c r="K36" s="27">
+        <v>34.4</v>
+      </c>
+      <c r="L36" s="27">
+        <v>45.57</v>
+      </c>
+      <c r="M36" s="30"/>
+      <c r="N36" s="30"/>
+    </row>
+    <row r="37" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C37" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D37" s="29">
+        <v>0</v>
+      </c>
+      <c r="E37" s="29"/>
+      <c r="F37" s="27">
+        <v>0</v>
+      </c>
+      <c r="G37" s="27">
+        <v>25.02</v>
+      </c>
+      <c r="H37" s="27">
+        <v>24.84</v>
+      </c>
+      <c r="I37" s="29">
+        <v>28.39</v>
+      </c>
+      <c r="J37" s="29"/>
+      <c r="K37" s="27">
+        <v>33.64</v>
+      </c>
+      <c r="L37" s="27">
+        <v>21.07</v>
+      </c>
+      <c r="M37" s="30"/>
+      <c r="N37" s="30"/>
+    </row>
+    <row r="38" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C38" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D38" s="29">
+        <v>207</v>
+      </c>
+      <c r="E38" s="29"/>
+      <c r="F38" s="27">
+        <v>284</v>
+      </c>
+      <c r="G38" s="27">
+        <v>268.91000000000003</v>
+      </c>
+      <c r="H38" s="27">
+        <v>250.47</v>
+      </c>
+      <c r="I38" s="29">
+        <v>277.49</v>
+      </c>
+      <c r="J38" s="29"/>
+      <c r="K38" s="27">
+        <v>276.51</v>
+      </c>
+      <c r="L38" s="27">
+        <v>271.18</v>
+      </c>
+      <c r="M38" s="30"/>
+      <c r="N38" s="30"/>
+    </row>
+    <row r="39" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C39" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D39" s="29">
+        <v>0.37</v>
+      </c>
+      <c r="E39" s="29"/>
+      <c r="F39" s="27">
+        <v>0.44</v>
+      </c>
+      <c r="G39" s="27">
+        <v>0.83</v>
+      </c>
+      <c r="H39" s="27">
+        <v>0.71</v>
+      </c>
+      <c r="I39" s="29">
+        <v>0.65</v>
+      </c>
+      <c r="J39" s="29"/>
+      <c r="K39" s="27">
+        <v>0.63</v>
+      </c>
+      <c r="L39" s="27">
+        <v>1.34</v>
+      </c>
+      <c r="M39" s="30"/>
+      <c r="N39" s="30"/>
+    </row>
+    <row r="40" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C40" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D40" s="29">
+        <v>0.47</v>
+      </c>
+      <c r="E40" s="29"/>
+      <c r="F40" s="27">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="G40" s="27">
+        <v>0.96</v>
+      </c>
+      <c r="H40" s="27">
+        <v>0.63</v>
+      </c>
+      <c r="I40" s="29">
+        <v>0.86</v>
+      </c>
+      <c r="J40" s="29"/>
+      <c r="K40" s="27">
+        <v>1.21</v>
+      </c>
+      <c r="L40" s="27">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="M40" s="30"/>
+      <c r="N40" s="30"/>
+    </row>
+    <row r="41" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C41" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D41" s="29">
+        <v>26.7</v>
+      </c>
+      <c r="E41" s="29"/>
+      <c r="F41" s="27">
+        <v>33.4</v>
+      </c>
+      <c r="G41" s="27">
+        <v>28.45</v>
+      </c>
+      <c r="H41" s="27">
+        <v>27.96</v>
+      </c>
+      <c r="I41" s="29">
+        <v>31.94</v>
+      </c>
+      <c r="J41" s="29"/>
+      <c r="K41" s="27">
+        <v>28.48</v>
+      </c>
+      <c r="L41" s="27">
+        <v>25.42</v>
+      </c>
+      <c r="M41" s="30"/>
+      <c r="N41" s="30"/>
+    </row>
+    <row r="42" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C42" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D42" s="29">
+        <v>267</v>
+      </c>
+      <c r="E42" s="29"/>
+      <c r="F42" s="27">
+        <v>334</v>
+      </c>
+      <c r="G42" s="27">
+        <v>310.86</v>
+      </c>
+      <c r="H42" s="27">
+        <v>524.61</v>
+      </c>
+      <c r="I42" s="29">
+        <v>207.7</v>
+      </c>
+      <c r="J42" s="29"/>
+      <c r="K42" s="27">
+        <v>196.82</v>
+      </c>
+      <c r="L42" s="27">
+        <v>314.31</v>
+      </c>
+      <c r="M42" s="30"/>
+      <c r="N42" s="30"/>
+    </row>
+    <row r="43" spans="2:15" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C43" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D43" s="32">
+        <v>3.7</v>
+      </c>
+      <c r="E43" s="32"/>
+      <c r="F43" s="28">
+        <v>4.7</v>
+      </c>
+      <c r="G43" s="28">
+        <v>5.03</v>
+      </c>
+      <c r="H43" s="28">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="I43" s="32">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="J43" s="32"/>
+      <c r="K43" s="28">
+        <v>4.55</v>
+      </c>
+      <c r="L43" s="28">
+        <v>6.65</v>
+      </c>
+      <c r="M43" s="33"/>
+      <c r="N43" s="33"/>
+    </row>
+    <row r="44" spans="2:15" ht="5.65" customHeight="1" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="45" spans="2:15" ht="45.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="C45" s="34"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="34"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="34"/>
+      <c r="I45" s="34"/>
+      <c r="J45" s="34"/>
+      <c r="K45" s="34"/>
+      <c r="L45" s="34"/>
+      <c r="M45" s="34"/>
+      <c r="N45" s="34"/>
+    </row>
+    <row r="46" spans="2:15" ht="103.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="C46" s="34"/>
+      <c r="D46" s="34"/>
+      <c r="E46" s="34"/>
+      <c r="F46" s="34"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="34"/>
+      <c r="I46" s="34"/>
+      <c r="J46" s="34"/>
+      <c r="K46" s="34"/>
+      <c r="L46" s="34"/>
+      <c r="M46" s="34"/>
+      <c r="N46" s="34"/>
+    </row>
+    <row r="47" spans="2:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="31" t="s">
+        <v>74</v>
+      </c>
+      <c r="C47" s="31"/>
+      <c r="D47" s="31"/>
+    </row>
+    <row r="48" spans="2:15" ht="30.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="C48" s="31"/>
+      <c r="D48" s="31"/>
+      <c r="E48" s="31"/>
+      <c r="F48" s="31"/>
+      <c r="G48" s="31"/>
+      <c r="H48" s="31"/>
+      <c r="I48" s="31"/>
+      <c r="J48" s="31"/>
+      <c r="K48" s="31"/>
+      <c r="L48" s="31"/>
+      <c r="M48" s="31"/>
+      <c r="N48" s="31"/>
+      <c r="O48" s="31"/>
+    </row>
+  </sheetData>
+  <mergeCells count="122">
+    <mergeCell ref="C2:N2"/>
+    <mergeCell ref="B4:I4"/>
+    <mergeCell ref="C5:G6"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="C7:G7"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="C8:G8"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="C9:G9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="C10:G10"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="C11:G11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="C12:G12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="C13:G13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="C14:G14"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="C15:G15"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="C16:G16"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="C17:G17"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="C18:G18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="C19:G19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="C20:G20"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="C21:G21"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="C22:G22"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="C23:G23"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="C24:G24"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="C25:G25"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="C26:G26"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="C27:G27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="M27:N27"/>
+    <mergeCell ref="C28:G28"/>
+    <mergeCell ref="I28:J28"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="C29:G29"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="C30:G30"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="C31:G31"/>
+    <mergeCell ref="I31:J31"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="C32:G32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="M35:N35"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="M36:N36"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="I38:J38"/>
+    <mergeCell ref="M38:N38"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="I41:J41"/>
+    <mergeCell ref="M41:N41"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="I42:J42"/>
+    <mergeCell ref="M42:N42"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B48:O48"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="B45:N45"/>
+    <mergeCell ref="B46:N46"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <pageSetup scale="64" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5538E5AE-605D-4249-9F8D-10D42E5F823B}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:O48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="2.375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="0.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="1.75" style="1" customWidth="1"/>
+    <col min="5" max="5" width="5.5" style="1" customWidth="1"/>
+    <col min="6" max="6" width="8.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.25" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="2.75" style="1" customWidth="1"/>
+    <col min="11" max="12" width="11.625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="2.625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="8.625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="1.125" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:14" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+    </row>
+    <row r="3" spans="2:14" ht="15.2" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="2:14" ht="15.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="N4" s="20" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="5" spans="2:14" ht="19.7" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C5" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="21" t="s">
+        <v>152</v>
+      </c>
+      <c r="I5" s="44" t="s">
+        <v>151</v>
+      </c>
+      <c r="J5" s="44"/>
+      <c r="K5" s="21" t="s">
+        <v>150</v>
+      </c>
+      <c r="L5" s="21" t="s">
+        <v>149</v>
+      </c>
+      <c r="M5" s="45" t="s">
+        <v>148</v>
+      </c>
+      <c r="N5" s="45"/>
+    </row>
+    <row r="6" spans="2:14" ht="210.6" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="22" t="s">
+        <v>156</v>
+      </c>
+      <c r="I6" s="46" t="s">
+        <v>155</v>
+      </c>
+      <c r="J6" s="46"/>
+      <c r="K6" s="22" t="s">
+        <v>154</v>
+      </c>
+      <c r="L6" s="22" t="s">
+        <v>153</v>
+      </c>
+      <c r="M6" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="47"/>
+    </row>
+    <row r="7" spans="2:14" ht="18.399999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="C7" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="49"/>
+      <c r="K7" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="M7" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="50"/>
+    </row>
+    <row r="8" spans="2:14" ht="24.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C8" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="I8" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="J8" s="38"/>
+      <c r="K8" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="L8" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N8" s="39"/>
+    </row>
+    <row r="9" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C9" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="38"/>
+      <c r="K9" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="L9" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="M9" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N9" s="39"/>
+    </row>
+    <row r="10" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C10" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="38"/>
+      <c r="K10" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="L10" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="M10" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="39"/>
+    </row>
+    <row r="11" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C11" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="40"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" s="38"/>
+      <c r="K11" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="L11" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="M11" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="39"/>
+    </row>
+    <row r="12" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C12" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" s="40"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I12" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J12" s="38"/>
+      <c r="K12" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="39"/>
+    </row>
+    <row r="13" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C13" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I13" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J13" s="38"/>
+      <c r="K13" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M13" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="39"/>
+    </row>
+    <row r="14" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C14" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I14" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J14" s="38"/>
+      <c r="K14" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L14" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M14" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N14" s="39"/>
+    </row>
+    <row r="15" spans="2:14" ht="36.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C15" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" s="40"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="I15" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="J15" s="38"/>
+      <c r="K15" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="L15" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="M15" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="39"/>
+    </row>
+    <row r="16" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C16" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I16" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J16" s="38"/>
+      <c r="K16" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M16" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N16" s="39"/>
+    </row>
+    <row r="17" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C17" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I17" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J17" s="38"/>
+      <c r="K17" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="39"/>
+    </row>
+    <row r="18" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C18" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="I18" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="J18" s="38"/>
+      <c r="K18" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="L18" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="M18" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="39"/>
+    </row>
+    <row r="19" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C19" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="I19" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="J19" s="38"/>
+      <c r="K19" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="L19" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="M19" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N19" s="39"/>
+    </row>
+    <row r="20" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C20" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I20" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J20" s="38"/>
+      <c r="K20" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M20" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="39"/>
+    </row>
+    <row r="21" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C21" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I21" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J21" s="38"/>
+      <c r="K21" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M21" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="39"/>
+    </row>
+    <row r="22" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C22" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="I22" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="J22" s="38"/>
+      <c r="K22" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="L22" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="M22" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="39"/>
+    </row>
+    <row r="23" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C23" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="I23" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="J23" s="38"/>
+      <c r="K23" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="L23" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="M23" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N23" s="39"/>
+    </row>
+    <row r="24" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C24" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I24" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J24" s="38"/>
+      <c r="K24" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N24" s="39"/>
+    </row>
+    <row r="25" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C25" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="I25" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="J25" s="38"/>
+      <c r="K25" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="L25" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="M25" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="39"/>
+    </row>
+    <row r="26" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C26" s="40" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I26" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J26" s="38"/>
+      <c r="K26" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L26" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M26" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N26" s="39"/>
+    </row>
+    <row r="27" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C27" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="D27" s="40"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="I27" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="J27" s="38"/>
+      <c r="K27" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="L27" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="M27" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="39"/>
+    </row>
+    <row r="28" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C28" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I28" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J28" s="38"/>
+      <c r="K28" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N28" s="39"/>
+    </row>
+    <row r="29" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C29" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I29" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J29" s="38"/>
+      <c r="K29" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M29" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N29" s="39"/>
+    </row>
+    <row r="30" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C30" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="D30" s="40"/>
+      <c r="E30" s="40"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="40"/>
+      <c r="H30" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I30" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J30" s="38"/>
+      <c r="K30" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="39"/>
+    </row>
+    <row r="31" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C31" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="D31" s="40"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I31" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J31" s="38"/>
+      <c r="K31" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="M31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N31" s="39"/>
+    </row>
+    <row r="32" spans="3:14" ht="18.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C32" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+      <c r="F32" s="35"/>
+      <c r="G32" s="35"/>
+      <c r="H32" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="I32" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="J32" s="36"/>
+      <c r="K32" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="M32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="N32" s="37"/>
+    </row>
+    <row r="33" spans="2:15" ht="29.45" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="C33" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="D33" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E33" s="38"/>
+      <c r="F33" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="G33" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="H33" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="I33" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="J33" s="38"/>
+      <c r="K33" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="L33" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="M33" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="N33" s="39"/>
+    </row>
+    <row r="34" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C34" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D34" s="29">
+        <v>900</v>
+      </c>
+      <c r="E34" s="29"/>
+      <c r="F34" s="27">
+        <v>1000</v>
+      </c>
+      <c r="G34" s="27">
+        <v>-0.03</v>
+      </c>
+      <c r="H34" s="27">
+        <v>907.44</v>
+      </c>
+      <c r="I34" s="29">
+        <v>1090.3800000000001</v>
+      </c>
+      <c r="J34" s="29"/>
+      <c r="K34" s="27">
+        <v>981.27</v>
+      </c>
+      <c r="L34" s="27">
+        <v>1019.77</v>
+      </c>
+      <c r="M34" s="30"/>
+      <c r="N34" s="30"/>
+    </row>
+    <row r="35" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C35" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D35" s="29">
+        <v>0</v>
+      </c>
+      <c r="E35" s="29"/>
+      <c r="F35" s="27">
+        <v>0</v>
+      </c>
+      <c r="G35" s="27">
+        <v>59.45</v>
+      </c>
+      <c r="H35" s="27">
+        <v>140.27000000000001</v>
+      </c>
+      <c r="I35" s="29">
+        <v>162.31</v>
+      </c>
+      <c r="J35" s="29"/>
+      <c r="K35" s="27">
+        <v>147.43</v>
+      </c>
+      <c r="L35" s="27">
+        <v>143.61000000000001</v>
+      </c>
+      <c r="M35" s="30"/>
+      <c r="N35" s="30"/>
+    </row>
+    <row r="36" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C36" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D36" s="29">
+        <v>21.7</v>
+      </c>
+      <c r="E36" s="29"/>
+      <c r="F36" s="27">
+        <v>40</v>
+      </c>
+      <c r="G36" s="27">
+        <v>15.34</v>
+      </c>
+      <c r="H36" s="27">
+        <v>39.35</v>
+      </c>
+      <c r="I36" s="29">
+        <v>33.369999999999997</v>
+      </c>
+      <c r="J36" s="29"/>
+      <c r="K36" s="27">
+        <v>36.14</v>
+      </c>
+      <c r="L36" s="27">
+        <v>44.33</v>
+      </c>
+      <c r="M36" s="30"/>
+      <c r="N36" s="30"/>
+    </row>
+    <row r="37" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C37" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D37" s="29">
+        <v>0</v>
+      </c>
+      <c r="E37" s="29"/>
+      <c r="F37" s="27">
+        <v>0</v>
+      </c>
+      <c r="G37" s="27">
+        <v>25.21</v>
+      </c>
+      <c r="H37" s="27">
+        <v>22.84</v>
+      </c>
+      <c r="I37" s="29">
+        <v>33.58</v>
+      </c>
+      <c r="J37" s="29"/>
+      <c r="K37" s="27">
+        <v>26.97</v>
+      </c>
+      <c r="L37" s="27">
+        <v>28.49</v>
+      </c>
+      <c r="M37" s="30"/>
+      <c r="N37" s="30"/>
+    </row>
+    <row r="38" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C38" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D38" s="29">
+        <v>207</v>
+      </c>
+      <c r="E38" s="29"/>
+      <c r="F38" s="27">
+        <v>284</v>
+      </c>
+      <c r="G38" s="27">
+        <v>239.64</v>
+      </c>
+      <c r="H38" s="27">
+        <v>224.33</v>
+      </c>
+      <c r="I38" s="29">
+        <v>234.8</v>
+      </c>
+      <c r="J38" s="29"/>
+      <c r="K38" s="27">
+        <v>265.08</v>
+      </c>
+      <c r="L38" s="27">
+        <v>234.33</v>
+      </c>
+      <c r="M38" s="30"/>
+      <c r="N38" s="30"/>
+    </row>
+    <row r="39" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C39" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D39" s="29">
+        <v>0.37</v>
+      </c>
+      <c r="E39" s="29"/>
+      <c r="F39" s="27">
+        <v>0.44</v>
+      </c>
+      <c r="G39" s="27">
+        <v>0.51</v>
+      </c>
+      <c r="H39" s="27">
+        <v>0.36</v>
+      </c>
+      <c r="I39" s="29">
+        <v>0.61</v>
+      </c>
+      <c r="J39" s="29"/>
+      <c r="K39" s="27">
+        <v>0.52</v>
+      </c>
+      <c r="L39" s="27">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="M39" s="30"/>
+      <c r="N39" s="30"/>
+    </row>
+    <row r="40" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C40" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D40" s="29">
+        <v>0.47</v>
+      </c>
+      <c r="E40" s="29"/>
+      <c r="F40" s="27">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="G40" s="27">
+        <v>0.61</v>
+      </c>
+      <c r="H40" s="27">
+        <v>0.59</v>
+      </c>
+      <c r="I40" s="29">
+        <v>0.59</v>
+      </c>
+      <c r="J40" s="29"/>
+      <c r="K40" s="27">
+        <v>0.62</v>
+      </c>
+      <c r="L40" s="27">
+        <v>0.65</v>
+      </c>
+      <c r="M40" s="30"/>
+      <c r="N40" s="30"/>
+    </row>
+    <row r="41" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C41" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D41" s="29">
+        <v>26.7</v>
+      </c>
+      <c r="E41" s="29"/>
+      <c r="F41" s="27">
+        <v>33.4</v>
+      </c>
+      <c r="G41" s="27">
+        <v>30.07</v>
+      </c>
+      <c r="H41" s="27">
+        <v>32.03</v>
+      </c>
+      <c r="I41" s="29">
+        <v>32.28</v>
+      </c>
+      <c r="J41" s="29"/>
+      <c r="K41" s="27">
+        <v>27.32</v>
+      </c>
+      <c r="L41" s="27">
+        <v>28.66</v>
+      </c>
+      <c r="M41" s="30"/>
+      <c r="N41" s="30"/>
+    </row>
+    <row r="42" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C42" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D42" s="29">
+        <v>267</v>
+      </c>
+      <c r="E42" s="29"/>
+      <c r="F42" s="27">
+        <v>334</v>
+      </c>
+      <c r="G42" s="27">
+        <v>285.35000000000002</v>
+      </c>
+      <c r="H42" s="27">
+        <v>362.79</v>
+      </c>
+      <c r="I42" s="29">
+        <v>244.38</v>
+      </c>
+      <c r="J42" s="29"/>
+      <c r="K42" s="27">
+        <v>367.46</v>
+      </c>
+      <c r="L42" s="27">
+        <v>166.78</v>
+      </c>
+      <c r="M42" s="30"/>
+      <c r="N42" s="30"/>
+    </row>
+    <row r="43" spans="2:15" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C43" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D43" s="32">
+        <v>3.7</v>
+      </c>
+      <c r="E43" s="32"/>
+      <c r="F43" s="28">
+        <v>4.7</v>
+      </c>
+      <c r="G43" s="28">
+        <v>4.93</v>
+      </c>
+      <c r="H43" s="28">
+        <v>7.94</v>
+      </c>
+      <c r="I43" s="32">
+        <v>4.51</v>
+      </c>
+      <c r="J43" s="32"/>
+      <c r="K43" s="28">
+        <v>3.15</v>
+      </c>
+      <c r="L43" s="28">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="M43" s="33"/>
+      <c r="N43" s="33"/>
+    </row>
+    <row r="44" spans="2:15" ht="5.65" customHeight="1" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="45" spans="2:15" ht="45.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="C45" s="34"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="34"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="34"/>
+      <c r="I45" s="34"/>
+      <c r="J45" s="34"/>
+      <c r="K45" s="34"/>
+      <c r="L45" s="34"/>
+      <c r="M45" s="34"/>
+      <c r="N45" s="34"/>
+    </row>
+    <row r="46" spans="2:15" ht="103.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="C46" s="34"/>
+      <c r="D46" s="34"/>
+      <c r="E46" s="34"/>
+      <c r="F46" s="34"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="34"/>
+      <c r="I46" s="34"/>
+      <c r="J46" s="34"/>
+      <c r="K46" s="34"/>
+      <c r="L46" s="34"/>
+      <c r="M46" s="34"/>
+      <c r="N46" s="34"/>
+    </row>
+    <row r="47" spans="2:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="31" t="s">
+        <v>74</v>
+      </c>
+      <c r="C47" s="31"/>
+      <c r="D47" s="31"/>
+    </row>
+    <row r="48" spans="2:15" ht="30.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="C48" s="31"/>
+      <c r="D48" s="31"/>
+      <c r="E48" s="31"/>
+      <c r="F48" s="31"/>
+      <c r="G48" s="31"/>
+      <c r="H48" s="31"/>
+      <c r="I48" s="31"/>
+      <c r="J48" s="31"/>
+      <c r="K48" s="31"/>
+      <c r="L48" s="31"/>
+      <c r="M48" s="31"/>
+      <c r="N48" s="31"/>
+      <c r="O48" s="31"/>
+    </row>
+  </sheetData>
+  <mergeCells count="122">
+    <mergeCell ref="C2:N2"/>
+    <mergeCell ref="B4:I4"/>
+    <mergeCell ref="C5:G6"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="C7:G7"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="C8:G8"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="C9:G9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="C10:G10"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="C11:G11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="C12:G12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="C13:G13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="C14:G14"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="C15:G15"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="C16:G16"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="C17:G17"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="C18:G18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="C19:G19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="C20:G20"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="C21:G21"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="C22:G22"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="C23:G23"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="C24:G24"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="C25:G25"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="C26:G26"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="C27:G27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="M27:N27"/>
+    <mergeCell ref="C28:G28"/>
+    <mergeCell ref="I28:J28"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="C29:G29"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="C30:G30"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="C31:G31"/>
+    <mergeCell ref="I31:J31"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="C32:G32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="M35:N35"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="M36:N36"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="I38:J38"/>
+    <mergeCell ref="M38:N38"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="I41:J41"/>
+    <mergeCell ref="M41:N41"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="I42:J42"/>
+    <mergeCell ref="M42:N42"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B48:O48"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="B45:N45"/>
+    <mergeCell ref="B46:N46"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <pageSetup scale="60" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7601AC4C-DB48-426C-AF6C-DD1C41B1E24F}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:O48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="2.375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="0.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="1.75" style="1" customWidth="1"/>
+    <col min="5" max="5" width="5.5" style="1" customWidth="1"/>
+    <col min="6" max="6" width="8.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.25" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="2.75" style="1" customWidth="1"/>
+    <col min="11" max="12" width="11.625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="2.625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="8.625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="1.125" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:14" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+    </row>
+    <row r="3" spans="2:14" ht="15.2" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="2:14" ht="15.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="N4" s="20" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="5" spans="2:14" ht="19.7" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C5" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="21" t="s">
+        <v>152</v>
+      </c>
+      <c r="I5" s="44" t="s">
+        <v>151</v>
+      </c>
+      <c r="J5" s="44"/>
+      <c r="K5" s="21" t="s">
+        <v>150</v>
+      </c>
+      <c r="L5" s="21" t="s">
+        <v>149</v>
+      </c>
+      <c r="M5" s="45" t="s">
+        <v>148</v>
+      </c>
+      <c r="N5" s="45"/>
+    </row>
+    <row r="6" spans="2:14" ht="133.15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="I6" s="46" t="s">
+        <v>158</v>
+      </c>
+      <c r="J6" s="46"/>
+      <c r="K6" s="22" t="s">
+        <v>157</v>
+      </c>
+      <c r="L6" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="M6" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="47"/>
+    </row>
+    <row r="7" spans="2:14" ht="18.399999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="C7" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="49"/>
+      <c r="K7" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="M7" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="50"/>
+    </row>
+    <row r="8" spans="2:14" ht="24.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C8" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="I8" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="J8" s="38"/>
+      <c r="K8" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="L8" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M8" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N8" s="39"/>
+    </row>
+    <row r="9" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C9" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="38"/>
+      <c r="K9" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="L9" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M9" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N9" s="39"/>
+    </row>
+    <row r="10" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C10" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="38"/>
+      <c r="K10" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="L10" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M10" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="39"/>
+    </row>
+    <row r="11" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C11" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="40"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" s="38"/>
+      <c r="K11" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="L11" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M11" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="39"/>
+    </row>
+    <row r="12" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C12" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" s="40"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I12" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J12" s="38"/>
+      <c r="K12" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="39"/>
+    </row>
+    <row r="13" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C13" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I13" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J13" s="38"/>
+      <c r="K13" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="39"/>
+    </row>
+    <row r="14" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C14" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I14" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J14" s="38"/>
+      <c r="K14" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L14" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M14" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N14" s="39"/>
+    </row>
+    <row r="15" spans="2:14" ht="36.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C15" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" s="40"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="I15" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="J15" s="38"/>
+      <c r="K15" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="L15" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="39"/>
+    </row>
+    <row r="16" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C16" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I16" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J16" s="38"/>
+      <c r="K16" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M16" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N16" s="39"/>
+    </row>
+    <row r="17" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C17" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I17" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J17" s="38"/>
+      <c r="K17" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="39"/>
+    </row>
+    <row r="18" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C18" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="I18" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="J18" s="38"/>
+      <c r="K18" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="L18" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M18" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="39"/>
+    </row>
+    <row r="19" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C19" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="I19" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="J19" s="38"/>
+      <c r="K19" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="L19" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M19" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N19" s="39"/>
+    </row>
+    <row r="20" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C20" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I20" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J20" s="38"/>
+      <c r="K20" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="39"/>
+    </row>
+    <row r="21" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C21" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I21" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J21" s="38"/>
+      <c r="K21" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M21" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="39"/>
+    </row>
+    <row r="22" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C22" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="I22" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="J22" s="38"/>
+      <c r="K22" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="L22" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M22" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="39"/>
+    </row>
+    <row r="23" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C23" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="I23" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="J23" s="38"/>
+      <c r="K23" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="L23" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M23" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N23" s="39"/>
+    </row>
+    <row r="24" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C24" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I24" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J24" s="38"/>
+      <c r="K24" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N24" s="39"/>
+    </row>
+    <row r="25" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C25" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="I25" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="J25" s="38"/>
+      <c r="K25" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="L25" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M25" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="39"/>
+    </row>
+    <row r="26" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C26" s="40" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I26" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J26" s="38"/>
+      <c r="K26" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L26" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M26" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N26" s="39"/>
+    </row>
+    <row r="27" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C27" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="D27" s="40"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="I27" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="J27" s="38"/>
+      <c r="K27" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="L27" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M27" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="39"/>
+    </row>
+    <row r="28" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C28" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I28" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J28" s="38"/>
+      <c r="K28" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N28" s="39"/>
+    </row>
+    <row r="29" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C29" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I29" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J29" s="38"/>
+      <c r="K29" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M29" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N29" s="39"/>
+    </row>
+    <row r="30" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C30" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="D30" s="40"/>
+      <c r="E30" s="40"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="40"/>
+      <c r="H30" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I30" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J30" s="38"/>
+      <c r="K30" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="39"/>
+    </row>
+    <row r="31" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C31" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="D31" s="40"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="I31" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J31" s="38"/>
+      <c r="K31" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="M31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N31" s="39"/>
+    </row>
+    <row r="32" spans="3:14" ht="18.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C32" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+      <c r="F32" s="35"/>
+      <c r="G32" s="35"/>
+      <c r="H32" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="I32" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="J32" s="36"/>
+      <c r="K32" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="M32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="N32" s="37"/>
+    </row>
+    <row r="33" spans="2:15" ht="29.45" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="C33" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="D33" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E33" s="38"/>
+      <c r="F33" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="G33" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="H33" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="I33" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="J33" s="38"/>
+      <c r="K33" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="L33" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="M33" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="N33" s="39"/>
+    </row>
+    <row r="34" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C34" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D34" s="29">
+        <v>900</v>
+      </c>
+      <c r="E34" s="29"/>
+      <c r="F34" s="27">
+        <v>1000</v>
+      </c>
+      <c r="G34" s="27">
+        <v>-6.88</v>
+      </c>
+      <c r="H34" s="27">
+        <v>919.94</v>
+      </c>
+      <c r="I34" s="29">
+        <v>911.7</v>
+      </c>
+      <c r="J34" s="29"/>
+      <c r="K34" s="27">
+        <v>961.95</v>
+      </c>
+      <c r="L34" s="27"/>
+      <c r="M34" s="30"/>
+      <c r="N34" s="30"/>
+    </row>
+    <row r="35" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C35" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D35" s="29">
+        <v>0</v>
+      </c>
+      <c r="E35" s="29"/>
+      <c r="F35" s="27">
+        <v>0</v>
+      </c>
+      <c r="G35" s="27">
+        <v>57.73</v>
+      </c>
+      <c r="H35" s="27">
+        <v>130.16</v>
+      </c>
+      <c r="I35" s="29">
+        <v>130.82</v>
+      </c>
+      <c r="J35" s="29"/>
+      <c r="K35" s="27">
+        <v>138.09</v>
+      </c>
+      <c r="L35" s="27"/>
+      <c r="M35" s="30"/>
+      <c r="N35" s="30"/>
+    </row>
+    <row r="36" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C36" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D36" s="29">
+        <v>21.7</v>
+      </c>
+      <c r="E36" s="29"/>
+      <c r="F36" s="27">
+        <v>40</v>
+      </c>
+      <c r="G36" s="27">
+        <v>17.739999999999998</v>
+      </c>
+      <c r="H36" s="27">
+        <v>36.28</v>
+      </c>
+      <c r="I36" s="29">
+        <v>49.19</v>
+      </c>
+      <c r="J36" s="29"/>
+      <c r="K36" s="27">
+        <v>37.17</v>
+      </c>
+      <c r="L36" s="27"/>
+      <c r="M36" s="30"/>
+      <c r="N36" s="30"/>
+    </row>
+    <row r="37" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C37" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D37" s="29">
+        <v>0</v>
+      </c>
+      <c r="E37" s="29"/>
+      <c r="F37" s="27">
+        <v>0</v>
+      </c>
+      <c r="G37" s="27">
+        <v>24.53</v>
+      </c>
+      <c r="H37" s="27">
+        <v>27.84</v>
+      </c>
+      <c r="I37" s="29">
+        <v>20.309999999999999</v>
+      </c>
+      <c r="J37" s="29"/>
+      <c r="K37" s="27">
+        <v>27.2</v>
+      </c>
+      <c r="L37" s="27"/>
+      <c r="M37" s="30"/>
+      <c r="N37" s="30"/>
+    </row>
+    <row r="38" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C38" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D38" s="29">
+        <v>207</v>
+      </c>
+      <c r="E38" s="29"/>
+      <c r="F38" s="27">
+        <v>284</v>
+      </c>
+      <c r="G38" s="27">
+        <v>256.45999999999998</v>
+      </c>
+      <c r="H38" s="27">
+        <v>263.75</v>
+      </c>
+      <c r="I38" s="29">
+        <v>259.18</v>
+      </c>
+      <c r="J38" s="29"/>
+      <c r="K38" s="27">
+        <v>246.45</v>
+      </c>
+      <c r="L38" s="27"/>
+      <c r="M38" s="30"/>
+      <c r="N38" s="30"/>
+    </row>
+    <row r="39" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C39" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D39" s="29">
+        <v>0.37</v>
+      </c>
+      <c r="E39" s="29"/>
+      <c r="F39" s="27">
+        <v>0.44</v>
+      </c>
+      <c r="G39" s="27">
+        <v>1.27</v>
+      </c>
+      <c r="H39" s="27">
+        <v>2.48</v>
+      </c>
+      <c r="I39" s="29">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="J39" s="29"/>
+      <c r="K39" s="27">
+        <v>0.78</v>
+      </c>
+      <c r="L39" s="27"/>
+      <c r="M39" s="30"/>
+      <c r="N39" s="30"/>
+    </row>
+    <row r="40" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C40" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D40" s="29">
+        <v>0.47</v>
+      </c>
+      <c r="E40" s="29"/>
+      <c r="F40" s="27">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="G40" s="27">
+        <v>0.68</v>
+      </c>
+      <c r="H40" s="27">
+        <v>0.84</v>
+      </c>
+      <c r="I40" s="29">
+        <v>0.59</v>
+      </c>
+      <c r="J40" s="29"/>
+      <c r="K40" s="27">
+        <v>0.6</v>
+      </c>
+      <c r="L40" s="27"/>
+      <c r="M40" s="30"/>
+      <c r="N40" s="30"/>
+    </row>
+    <row r="41" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C41" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D41" s="29">
+        <v>26.7</v>
+      </c>
+      <c r="E41" s="29"/>
+      <c r="F41" s="27">
+        <v>33.4</v>
+      </c>
+      <c r="G41" s="27">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="H41" s="27">
+        <v>33.6</v>
+      </c>
+      <c r="I41" s="29">
+        <v>34.47</v>
+      </c>
+      <c r="J41" s="29"/>
+      <c r="K41" s="27">
+        <v>28.52</v>
+      </c>
+      <c r="L41" s="27"/>
+      <c r="M41" s="30"/>
+      <c r="N41" s="30"/>
+    </row>
+    <row r="42" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C42" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D42" s="29">
+        <v>267</v>
+      </c>
+      <c r="E42" s="29"/>
+      <c r="F42" s="27">
+        <v>334</v>
+      </c>
+      <c r="G42" s="27">
+        <v>214.15</v>
+      </c>
+      <c r="H42" s="27">
+        <v>246.54</v>
+      </c>
+      <c r="I42" s="29">
+        <v>213.83</v>
+      </c>
+      <c r="J42" s="29"/>
+      <c r="K42" s="27">
+        <v>182.09</v>
+      </c>
+      <c r="L42" s="27"/>
+      <c r="M42" s="30"/>
+      <c r="N42" s="30"/>
+    </row>
+    <row r="43" spans="2:15" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C43" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D43" s="32">
+        <v>3.7</v>
+      </c>
+      <c r="E43" s="32"/>
+      <c r="F43" s="28">
+        <v>4.7</v>
+      </c>
+      <c r="G43" s="28">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="H43" s="28">
+        <v>3.85</v>
+      </c>
+      <c r="I43" s="32">
+        <v>4.37</v>
+      </c>
+      <c r="J43" s="32"/>
+      <c r="K43" s="28">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="L43" s="28"/>
+      <c r="M43" s="33"/>
+      <c r="N43" s="33"/>
+    </row>
+    <row r="44" spans="2:15" ht="5.65" customHeight="1" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="45" spans="2:15" ht="45.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="C45" s="34"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="34"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="34"/>
+      <c r="I45" s="34"/>
+      <c r="J45" s="34"/>
+      <c r="K45" s="34"/>
+      <c r="L45" s="34"/>
+      <c r="M45" s="34"/>
+      <c r="N45" s="34"/>
+    </row>
+    <row r="46" spans="2:15" ht="103.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="C46" s="34"/>
+      <c r="D46" s="34"/>
+      <c r="E46" s="34"/>
+      <c r="F46" s="34"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="34"/>
+      <c r="I46" s="34"/>
+      <c r="J46" s="34"/>
+      <c r="K46" s="34"/>
+      <c r="L46" s="34"/>
+      <c r="M46" s="34"/>
+      <c r="N46" s="34"/>
+    </row>
+    <row r="47" spans="2:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="31" t="s">
+        <v>74</v>
+      </c>
+      <c r="C47" s="31"/>
+      <c r="D47" s="31"/>
+    </row>
+    <row r="48" spans="2:15" ht="30.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="C48" s="31"/>
+      <c r="D48" s="31"/>
+      <c r="E48" s="31"/>
+      <c r="F48" s="31"/>
+      <c r="G48" s="31"/>
+      <c r="H48" s="31"/>
+      <c r="I48" s="31"/>
+      <c r="J48" s="31"/>
+      <c r="K48" s="31"/>
+      <c r="L48" s="31"/>
+      <c r="M48" s="31"/>
+      <c r="N48" s="31"/>
+      <c r="O48" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="122">
     <mergeCell ref="C2:N2"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="C5:G6"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="M6:N6"/>
     <mergeCell ref="C7:G7"/>
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="C8:G8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="M8:N8"/>
     <mergeCell ref="C9:G9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="C10:G10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="M10:N10"/>
     <mergeCell ref="C11:G11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="M11:N11"/>
@@ -2588,1218 +10957,1218 @@
   <dimension ref="B1:O48"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.375" style="1" customWidth="1"/>
     <col min="2" max="2" width="0.625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.625" style="1" customWidth="1"/>
     <col min="4" max="4" width="1.75" style="1" customWidth="1"/>
     <col min="5" max="5" width="5.5" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.25" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.25" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.875" style="1" customWidth="1"/>
     <col min="10" max="10" width="2.75" style="1" customWidth="1"/>
     <col min="11" max="12" width="11.625" style="1" customWidth="1"/>
     <col min="13" max="13" width="2.625" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.625" style="1" customWidth="1"/>
     <col min="15" max="15" width="1.125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C2" s="34" t="s">
+      <c r="C2" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="34"/>
-[...9 lines deleted...]
-      <c r="N2" s="34"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
     </row>
     <row r="3" spans="2:14" ht="15.2" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="2:14" ht="15.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B4" s="33" t="s">
+      <c r="B4" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="33"/>
-[...6 lines deleted...]
-      <c r="N4" s="32" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="N4" s="20" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="5" spans="2:14" ht="19.7" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C5" s="28" t="s">
+      <c r="C5" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="28"/>
-[...3 lines deleted...]
-      <c r="H5" s="30" t="s">
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="I5" s="31" t="s">
+      <c r="I5" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="J5" s="31"/>
-      <c r="K5" s="30" t="s">
+      <c r="J5" s="44"/>
+      <c r="K5" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="L5" s="30" t="s">
+      <c r="L5" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="M5" s="29" t="s">
+      <c r="M5" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="N5" s="29"/>
+      <c r="N5" s="45"/>
     </row>
     <row r="6" spans="2:14" ht="166.35" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C6" s="28"/>
-[...4 lines deleted...]
-      <c r="H6" s="26" t="s">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="16" t="s">
         <v>80</v>
       </c>
-      <c r="I6" s="27" t="s">
+      <c r="I6" s="46" t="s">
         <v>79</v>
       </c>
-      <c r="J6" s="27"/>
-      <c r="K6" s="26" t="s">
+      <c r="J6" s="46"/>
+      <c r="K6" s="16" t="s">
         <v>78</v>
       </c>
-      <c r="L6" s="26" t="s">
+      <c r="L6" s="16" t="s">
         <v>77</v>
       </c>
-      <c r="M6" s="25" t="s">
+      <c r="M6" s="47" t="s">
         <v>76</v>
       </c>
-      <c r="N6" s="25"/>
+      <c r="N6" s="47"/>
     </row>
     <row r="7" spans="2:14" ht="18.399999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="C7" s="23" t="s">
+      <c r="C7" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="D7" s="23"/>
-[...3 lines deleted...]
-      <c r="H7" s="21" t="s">
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="I7" s="22" t="s">
+      <c r="I7" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="J7" s="22"/>
-      <c r="K7" s="21" t="s">
+      <c r="J7" s="49"/>
+      <c r="K7" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="L7" s="21" t="s">
+      <c r="L7" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="M7" s="20" t="s">
+      <c r="M7" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="N7" s="20"/>
+      <c r="N7" s="50"/>
     </row>
     <row r="8" spans="2:14" ht="36.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C8" s="24" t="s">
+      <c r="C8" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="D8" s="24"/>
-[...3 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="I8" s="14" t="s">
+      <c r="I8" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="J8" s="14"/>
-      <c r="K8" s="13" t="s">
+      <c r="J8" s="38"/>
+      <c r="K8" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="L8" s="13" t="s">
+      <c r="L8" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="M8" s="12" t="s">
+      <c r="M8" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="N8" s="12"/>
+      <c r="N8" s="39"/>
     </row>
     <row r="9" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C9" s="24" t="s">
+      <c r="C9" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="D9" s="24"/>
-[...19 lines deleted...]
-      <c r="N9" s="12"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="38"/>
+      <c r="K9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="L9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="M9" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N9" s="39"/>
     </row>
     <row r="10" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C10" s="24" t="s">
+      <c r="C10" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="D10" s="24"/>
-[...19 lines deleted...]
-      <c r="N10" s="12"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="38"/>
+      <c r="K10" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="L10" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="M10" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N10" s="39"/>
     </row>
     <row r="11" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C11" s="24" t="s">
+      <c r="C11" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="D11" s="24"/>
-[...19 lines deleted...]
-      <c r="N11" s="12"/>
+      <c r="D11" s="40"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" s="38"/>
+      <c r="K11" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="L11" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="M11" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N11" s="39"/>
     </row>
     <row r="12" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C12" s="24" t="s">
+      <c r="C12" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="D12" s="24"/>
-[...19 lines deleted...]
-      <c r="N12" s="12"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J12" s="38"/>
+      <c r="K12" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N12" s="39"/>
     </row>
     <row r="13" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C13" s="24" t="s">
+      <c r="C13" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="D13" s="24"/>
-[...19 lines deleted...]
-      <c r="N13" s="12"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J13" s="38"/>
+      <c r="K13" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M13" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N13" s="39"/>
     </row>
     <row r="14" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C14" s="24" t="s">
+      <c r="C14" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="D14" s="24"/>
-[...19 lines deleted...]
-      <c r="N14" s="12"/>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J14" s="38"/>
+      <c r="K14" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L14" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M14" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N14" s="39"/>
     </row>
     <row r="15" spans="2:14" ht="36.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C15" s="24" t="s">
+      <c r="C15" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="D15" s="24"/>
-[...3 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="D15" s="40"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I15" s="14" t="s">
+      <c r="I15" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="J15" s="14"/>
-      <c r="K15" s="13" t="s">
+      <c r="J15" s="38"/>
+      <c r="K15" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="L15" s="13" t="s">
+      <c r="L15" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="M15" s="12" t="s">
+      <c r="M15" s="39" t="s">
         <v>30</v>
       </c>
-      <c r="N15" s="12"/>
+      <c r="N15" s="39"/>
     </row>
     <row r="16" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C16" s="24" t="s">
+      <c r="C16" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="D16" s="24"/>
-[...19 lines deleted...]
-      <c r="N16" s="12"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I16" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="38"/>
+      <c r="K16" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M16" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N16" s="39"/>
     </row>
     <row r="17" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C17" s="24" t="s">
+      <c r="C17" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="D17" s="24"/>
-[...19 lines deleted...]
-      <c r="N17" s="12"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="38"/>
+      <c r="K17" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N17" s="39"/>
     </row>
     <row r="18" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C18" s="24" t="s">
+      <c r="C18" s="40" t="s">
         <v>33</v>
       </c>
-      <c r="D18" s="24"/>
-[...3 lines deleted...]
-      <c r="H18" s="13" t="s">
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="I18" s="14" t="s">
+      <c r="I18" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="J18" s="14"/>
-      <c r="K18" s="13" t="s">
+      <c r="J18" s="38"/>
+      <c r="K18" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="L18" s="13" t="s">
+      <c r="L18" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="M18" s="12" t="s">
+      <c r="M18" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="N18" s="12"/>
+      <c r="N18" s="39"/>
     </row>
     <row r="19" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C19" s="24" t="s">
+      <c r="C19" s="40" t="s">
         <v>36</v>
       </c>
-      <c r="D19" s="24"/>
-[...3 lines deleted...]
-      <c r="H19" s="13" t="s">
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="I19" s="14" t="s">
+      <c r="I19" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="J19" s="14"/>
-      <c r="K19" s="13" t="s">
+      <c r="J19" s="38"/>
+      <c r="K19" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="L19" s="13" t="s">
+      <c r="L19" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="M19" s="12" t="s">
+      <c r="M19" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="N19" s="12"/>
+      <c r="N19" s="39"/>
     </row>
     <row r="20" spans="3:14" ht="24.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C20" s="24" t="s">
+      <c r="C20" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="D20" s="24"/>
-[...3 lines deleted...]
-      <c r="H20" s="13" t="s">
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="I20" s="14" t="s">
+      <c r="I20" s="38" t="s">
         <v>39</v>
       </c>
-      <c r="J20" s="14"/>
-[...9 lines deleted...]
-      <c r="N20" s="12"/>
+      <c r="J20" s="38"/>
+      <c r="K20" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M20" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N20" s="39"/>
     </row>
     <row r="21" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C21" s="24" t="s">
+      <c r="C21" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="D21" s="24"/>
-[...19 lines deleted...]
-      <c r="N21" s="12"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I21" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J21" s="38"/>
+      <c r="K21" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M21" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N21" s="39"/>
     </row>
     <row r="22" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C22" s="24" t="s">
+      <c r="C22" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="D22" s="24"/>
-[...3 lines deleted...]
-      <c r="H22" s="13" t="s">
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="I22" s="14" t="s">
+      <c r="I22" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="J22" s="14"/>
-      <c r="K22" s="13" t="s">
+      <c r="J22" s="38"/>
+      <c r="K22" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="L22" s="13" t="s">
+      <c r="L22" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="M22" s="12" t="s">
+      <c r="M22" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="N22" s="12"/>
+      <c r="N22" s="39"/>
     </row>
     <row r="23" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C23" s="24" t="s">
+      <c r="C23" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="D23" s="24"/>
-[...3 lines deleted...]
-      <c r="H23" s="13" t="s">
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="I23" s="14" t="s">
+      <c r="I23" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="J23" s="14"/>
-      <c r="K23" s="13" t="s">
+      <c r="J23" s="38"/>
+      <c r="K23" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="L23" s="13" t="s">
+      <c r="L23" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="M23" s="12" t="s">
+      <c r="M23" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="N23" s="12"/>
+      <c r="N23" s="39"/>
     </row>
     <row r="24" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C24" s="24" t="s">
+      <c r="C24" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="D24" s="24"/>
-[...19 lines deleted...]
-      <c r="N24" s="12"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I24" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J24" s="38"/>
+      <c r="K24" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M24" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N24" s="39"/>
     </row>
     <row r="25" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C25" s="24" t="s">
+      <c r="C25" s="40" t="s">
         <v>46</v>
       </c>
-      <c r="D25" s="24"/>
-[...3 lines deleted...]
-      <c r="H25" s="13" t="s">
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="I25" s="14" t="s">
+      <c r="I25" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="J25" s="14"/>
-      <c r="K25" s="13" t="s">
+      <c r="J25" s="38"/>
+      <c r="K25" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="L25" s="13" t="s">
+      <c r="L25" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="M25" s="12" t="s">
+      <c r="M25" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="N25" s="12"/>
+      <c r="N25" s="39"/>
     </row>
     <row r="26" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C26" s="24" t="s">
+      <c r="C26" s="40" t="s">
         <v>48</v>
       </c>
-      <c r="D26" s="24"/>
-[...19 lines deleted...]
-      <c r="N26" s="12"/>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I26" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J26" s="38"/>
+      <c r="K26" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L26" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M26" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N26" s="39"/>
     </row>
     <row r="27" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C27" s="24" t="s">
+      <c r="C27" s="40" t="s">
         <v>49</v>
       </c>
-      <c r="D27" s="24"/>
-[...3 lines deleted...]
-      <c r="H27" s="13" t="s">
+      <c r="D27" s="40"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="I27" s="14" t="s">
+      <c r="I27" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="J27" s="14"/>
-      <c r="K27" s="13" t="s">
+      <c r="J27" s="38"/>
+      <c r="K27" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="L27" s="13" t="s">
+      <c r="L27" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="M27" s="12" t="s">
+      <c r="M27" s="39" t="s">
         <v>51</v>
       </c>
-      <c r="N27" s="12"/>
+      <c r="N27" s="39"/>
     </row>
     <row r="28" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C28" s="24" t="s">
+      <c r="C28" s="40" t="s">
         <v>52</v>
       </c>
-      <c r="D28" s="24"/>
-[...3 lines deleted...]
-      <c r="H28" s="13" t="s">
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="I28" s="14" t="s">
+      <c r="I28" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="J28" s="14"/>
-[...9 lines deleted...]
-      <c r="N28" s="12"/>
+      <c r="J28" s="38"/>
+      <c r="K28" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M28" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N28" s="39"/>
     </row>
     <row r="29" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C29" s="24" t="s">
+      <c r="C29" s="40" t="s">
         <v>53</v>
       </c>
-      <c r="D29" s="24"/>
-[...19 lines deleted...]
-      <c r="N29" s="12"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I29" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J29" s="38"/>
+      <c r="K29" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M29" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N29" s="39"/>
     </row>
     <row r="30" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C30" s="24" t="s">
+      <c r="C30" s="40" t="s">
         <v>54</v>
       </c>
-      <c r="D30" s="24"/>
-[...19 lines deleted...]
-      <c r="N30" s="12"/>
+      <c r="D30" s="40"/>
+      <c r="E30" s="40"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="40"/>
+      <c r="H30" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I30" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J30" s="38"/>
+      <c r="K30" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M30" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N30" s="39"/>
     </row>
     <row r="31" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C31" s="24" t="s">
+      <c r="C31" s="40" t="s">
         <v>55</v>
       </c>
-      <c r="D31" s="24"/>
-[...19 lines deleted...]
-      <c r="N31" s="12"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I31" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J31" s="38"/>
+      <c r="K31" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M31" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N31" s="39"/>
     </row>
     <row r="32" spans="3:14" ht="18.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C32" s="19" t="s">
+      <c r="C32" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="D32" s="19"/>
-[...19 lines deleted...]
-      <c r="N32" s="16"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+      <c r="F32" s="35"/>
+      <c r="G32" s="35"/>
+      <c r="H32" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="I32" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="J32" s="36"/>
+      <c r="K32" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="M32" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="N32" s="37"/>
     </row>
     <row r="33" spans="2:15" ht="29.45" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="C33" s="15" t="s">
+      <c r="C33" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="D33" s="14" t="s">
+      <c r="D33" s="38" t="s">
         <v>58</v>
       </c>
-      <c r="E33" s="14"/>
-      <c r="F33" s="13" t="s">
+      <c r="E33" s="38"/>
+      <c r="F33" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="G33" s="13" t="s">
+      <c r="G33" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="H33" s="13" t="s">
+      <c r="H33" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="I33" s="14" t="s">
+      <c r="I33" s="38" t="s">
         <v>61</v>
       </c>
-      <c r="J33" s="14"/>
-      <c r="K33" s="13" t="s">
+      <c r="J33" s="38"/>
+      <c r="K33" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="L33" s="13" t="s">
+      <c r="L33" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="M33" s="12" t="s">
+      <c r="M33" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="N33" s="12"/>
+      <c r="N33" s="39"/>
     </row>
     <row r="34" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C34" s="11" t="s">
+      <c r="C34" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="D34" s="10">
+      <c r="D34" s="29">
         <v>900</v>
       </c>
-      <c r="E34" s="10"/>
-      <c r="F34" s="9">
+      <c r="E34" s="29"/>
+      <c r="F34" s="5">
         <v>1000</v>
       </c>
-      <c r="G34" s="9">
+      <c r="G34" s="5">
         <v>0.09</v>
       </c>
-      <c r="H34" s="9">
+      <c r="H34" s="5">
         <v>913.41</v>
       </c>
-      <c r="I34" s="10">
+      <c r="I34" s="29">
         <v>966.99</v>
       </c>
-      <c r="J34" s="10"/>
-      <c r="K34" s="9">
+      <c r="J34" s="29"/>
+      <c r="K34" s="5">
         <v>1103.7</v>
       </c>
-      <c r="L34" s="9">
+      <c r="L34" s="5">
         <v>1059.6400000000001</v>
       </c>
-      <c r="M34" s="8">
+      <c r="M34" s="30">
         <v>960.62</v>
       </c>
-      <c r="N34" s="8"/>
+      <c r="N34" s="30"/>
     </row>
     <row r="35" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C35" s="11" t="s">
+      <c r="C35" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="D35" s="10">
-[...6 lines deleted...]
-      <c r="G35" s="9">
+      <c r="D35" s="29">
+        <v>0</v>
+      </c>
+      <c r="E35" s="29"/>
+      <c r="F35" s="5">
+        <v>0</v>
+      </c>
+      <c r="G35" s="5">
         <v>55.89</v>
       </c>
-      <c r="H35" s="9">
+      <c r="H35" s="5">
         <v>121.96</v>
       </c>
-      <c r="I35" s="10">
+      <c r="I35" s="29">
         <v>113.03</v>
       </c>
-      <c r="J35" s="10"/>
-      <c r="K35" s="9">
+      <c r="J35" s="29"/>
+      <c r="K35" s="5">
         <v>152.66999999999999</v>
       </c>
-      <c r="L35" s="9">
+      <c r="L35" s="5">
         <v>159.83000000000001</v>
       </c>
-      <c r="M35" s="8">
+      <c r="M35" s="30">
         <v>144.58000000000001</v>
       </c>
-      <c r="N35" s="8"/>
+      <c r="N35" s="30"/>
     </row>
     <row r="36" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C36" s="11" t="s">
+      <c r="C36" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="D36" s="10">
+      <c r="D36" s="29">
         <v>21.7</v>
       </c>
-      <c r="E36" s="10"/>
-      <c r="F36" s="9">
+      <c r="E36" s="29"/>
+      <c r="F36" s="5">
         <v>40</v>
       </c>
-      <c r="G36" s="9">
+      <c r="G36" s="5">
         <v>17.579999999999998</v>
       </c>
-      <c r="H36" s="9">
+      <c r="H36" s="5">
         <v>50.51</v>
       </c>
-      <c r="I36" s="10">
+      <c r="I36" s="29">
         <v>53.31</v>
       </c>
-      <c r="J36" s="10"/>
-      <c r="K36" s="9">
+      <c r="J36" s="29"/>
+      <c r="K36" s="5">
         <v>35.83</v>
       </c>
-      <c r="L36" s="9">
+      <c r="L36" s="5">
         <v>31.18</v>
       </c>
-      <c r="M36" s="8">
+      <c r="M36" s="30">
         <v>46.82</v>
       </c>
-      <c r="N36" s="8"/>
+      <c r="N36" s="30"/>
     </row>
     <row r="37" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C37" s="11" t="s">
+      <c r="C37" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="D37" s="10">
-[...6 lines deleted...]
-      <c r="G37" s="9">
+      <c r="D37" s="29">
+        <v>0</v>
+      </c>
+      <c r="E37" s="29"/>
+      <c r="F37" s="5">
+        <v>0</v>
+      </c>
+      <c r="G37" s="5">
         <v>26.53</v>
       </c>
-      <c r="H37" s="9">
+      <c r="H37" s="5">
         <v>23.8</v>
       </c>
-      <c r="I37" s="10">
+      <c r="I37" s="29">
         <v>33.270000000000003</v>
       </c>
-      <c r="J37" s="10"/>
-      <c r="K37" s="9">
+      <c r="J37" s="29"/>
+      <c r="K37" s="5">
         <v>37.15</v>
       </c>
-      <c r="L37" s="9">
+      <c r="L37" s="5">
         <v>32</v>
       </c>
-      <c r="M37" s="8">
+      <c r="M37" s="30">
         <v>19.8</v>
       </c>
-      <c r="N37" s="8"/>
+      <c r="N37" s="30"/>
     </row>
     <row r="38" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C38" s="11" t="s">
+      <c r="C38" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="D38" s="10">
+      <c r="D38" s="29">
         <v>207</v>
       </c>
-      <c r="E38" s="10"/>
-      <c r="F38" s="9">
+      <c r="E38" s="29"/>
+      <c r="F38" s="5">
         <v>284</v>
       </c>
-      <c r="G38" s="9">
+      <c r="G38" s="5">
         <v>241.15</v>
       </c>
-      <c r="H38" s="9">
+      <c r="H38" s="5">
         <v>231.14</v>
       </c>
-      <c r="I38" s="10">
+      <c r="I38" s="29">
         <v>207.53</v>
       </c>
-      <c r="J38" s="10"/>
-      <c r="K38" s="9">
+      <c r="J38" s="29"/>
+      <c r="K38" s="5">
         <v>216.83</v>
       </c>
-      <c r="L38" s="9">
+      <c r="L38" s="5">
         <v>272.57</v>
       </c>
-      <c r="M38" s="8">
+      <c r="M38" s="30">
         <v>277.68</v>
       </c>
-      <c r="N38" s="8"/>
+      <c r="N38" s="30"/>
     </row>
     <row r="39" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C39" s="11" t="s">
+      <c r="C39" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="D39" s="10">
+      <c r="D39" s="29">
         <v>0.37</v>
       </c>
-      <c r="E39" s="10"/>
-      <c r="F39" s="9">
+      <c r="E39" s="29"/>
+      <c r="F39" s="5">
         <v>0.44</v>
       </c>
-      <c r="G39" s="9">
+      <c r="G39" s="5">
         <v>0.66</v>
       </c>
-      <c r="H39" s="9">
+      <c r="H39" s="5">
         <v>0.77</v>
       </c>
-      <c r="I39" s="10">
+      <c r="I39" s="29">
         <v>0.45</v>
       </c>
-      <c r="J39" s="10"/>
-      <c r="K39" s="9">
+      <c r="J39" s="29"/>
+      <c r="K39" s="5">
         <v>0.57999999999999996</v>
       </c>
-      <c r="L39" s="9">
+      <c r="L39" s="5">
         <v>0.35</v>
       </c>
-      <c r="M39" s="8">
+      <c r="M39" s="30">
         <v>1.1299999999999999</v>
       </c>
-      <c r="N39" s="8"/>
+      <c r="N39" s="30"/>
     </row>
     <row r="40" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C40" s="11" t="s">
+      <c r="C40" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="D40" s="10">
+      <c r="D40" s="29">
         <v>0.47</v>
       </c>
-      <c r="E40" s="10"/>
-      <c r="F40" s="9">
+      <c r="E40" s="29"/>
+      <c r="F40" s="5">
         <v>0.56999999999999995</v>
       </c>
-      <c r="G40" s="9">
+      <c r="G40" s="5">
         <v>0.83</v>
       </c>
-      <c r="H40" s="9">
+      <c r="H40" s="5">
         <v>0.71</v>
       </c>
-      <c r="I40" s="10">
+      <c r="I40" s="29">
         <v>0.78</v>
       </c>
-      <c r="J40" s="10"/>
-      <c r="K40" s="9">
+      <c r="J40" s="29"/>
+      <c r="K40" s="5">
         <v>1.01</v>
       </c>
-      <c r="L40" s="9">
+      <c r="L40" s="5">
         <v>0.47</v>
       </c>
-      <c r="M40" s="8">
+      <c r="M40" s="30">
         <v>1.17</v>
       </c>
-      <c r="N40" s="8"/>
+      <c r="N40" s="30"/>
     </row>
     <row r="41" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C41" s="11" t="s">
+      <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="D41" s="10">
+      <c r="D41" s="29">
         <v>26.7</v>
       </c>
-      <c r="E41" s="10"/>
-      <c r="F41" s="9">
+      <c r="E41" s="29"/>
+      <c r="F41" s="5">
         <v>33.4</v>
       </c>
-      <c r="G41" s="9">
+      <c r="G41" s="5">
         <v>22.7</v>
       </c>
-      <c r="H41" s="9">
+      <c r="H41" s="5">
         <v>6.49</v>
       </c>
-      <c r="I41" s="10">
+      <c r="I41" s="29">
         <v>24.31</v>
       </c>
-      <c r="J41" s="10"/>
-      <c r="K41" s="9">
+      <c r="J41" s="29"/>
+      <c r="K41" s="5">
         <v>23.51</v>
       </c>
-      <c r="L41" s="9">
+      <c r="L41" s="5">
         <v>27.34</v>
       </c>
-      <c r="M41" s="8">
+      <c r="M41" s="30">
         <v>31.85</v>
       </c>
-      <c r="N41" s="8"/>
+      <c r="N41" s="30"/>
     </row>
     <row r="42" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C42" s="11" t="s">
+      <c r="C42" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="D42" s="10">
+      <c r="D42" s="29">
         <v>267</v>
       </c>
-      <c r="E42" s="10"/>
-      <c r="F42" s="9">
+      <c r="E42" s="29"/>
+      <c r="F42" s="5">
         <v>334</v>
       </c>
-      <c r="G42" s="9">
+      <c r="G42" s="5">
         <v>256.06</v>
       </c>
-      <c r="H42" s="9">
+      <c r="H42" s="5">
         <v>266.98</v>
       </c>
-      <c r="I42" s="10">
+      <c r="I42" s="29">
         <v>355.21</v>
       </c>
-      <c r="J42" s="10"/>
-      <c r="K42" s="9">
+      <c r="J42" s="29"/>
+      <c r="K42" s="5">
         <v>251.46</v>
       </c>
-      <c r="L42" s="9">
+      <c r="L42" s="5">
         <v>170.95</v>
       </c>
-      <c r="M42" s="8">
+      <c r="M42" s="30">
         <v>235.68</v>
       </c>
-      <c r="N42" s="8"/>
+      <c r="N42" s="30"/>
     </row>
     <row r="43" spans="2:15" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C43" s="7" t="s">
+      <c r="C43" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="D43" s="6">
+      <c r="D43" s="32">
         <v>3.7</v>
       </c>
-      <c r="E43" s="6"/>
-      <c r="F43" s="5">
+      <c r="E43" s="32"/>
+      <c r="F43" s="2">
         <v>4.7</v>
       </c>
-      <c r="G43" s="5">
+      <c r="G43" s="2">
         <v>5.27</v>
       </c>
-      <c r="H43" s="5">
+      <c r="H43" s="2">
         <v>5</v>
       </c>
-      <c r="I43" s="6">
+      <c r="I43" s="32">
         <v>5.43</v>
       </c>
-      <c r="J43" s="6"/>
-      <c r="K43" s="5">
+      <c r="J43" s="32"/>
+      <c r="K43" s="2">
         <v>5.33</v>
       </c>
-      <c r="L43" s="5">
+      <c r="L43" s="2">
         <v>5.31</v>
       </c>
-      <c r="M43" s="4">
+      <c r="M43" s="33">
         <v>5.3</v>
       </c>
-      <c r="N43" s="4"/>
+      <c r="N43" s="33"/>
     </row>
     <row r="44" spans="2:15" ht="5.65" customHeight="1" thickTop="1" x14ac:dyDescent="0.3"/>
     <row r="45" spans="2:15" ht="45.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B45" s="3" t="s">
+      <c r="B45" s="34" t="s">
         <v>72</v>
       </c>
-      <c r="C45" s="3"/>
-[...10 lines deleted...]
-      <c r="N45" s="3"/>
+      <c r="C45" s="34"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="34"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="34"/>
+      <c r="I45" s="34"/>
+      <c r="J45" s="34"/>
+      <c r="K45" s="34"/>
+      <c r="L45" s="34"/>
+      <c r="M45" s="34"/>
+      <c r="N45" s="34"/>
     </row>
     <row r="46" spans="2:15" ht="103.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="3" t="s">
+      <c r="B46" s="34" t="s">
         <v>73</v>
       </c>
-      <c r="C46" s="3"/>
-[...10 lines deleted...]
-      <c r="N46" s="3"/>
+      <c r="C46" s="34"/>
+      <c r="D46" s="34"/>
+      <c r="E46" s="34"/>
+      <c r="F46" s="34"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="34"/>
+      <c r="I46" s="34"/>
+      <c r="J46" s="34"/>
+      <c r="K46" s="34"/>
+      <c r="L46" s="34"/>
+      <c r="M46" s="34"/>
+      <c r="N46" s="34"/>
     </row>
     <row r="47" spans="2:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="2" t="s">
+      <c r="B47" s="31" t="s">
         <v>74</v>
       </c>
-      <c r="C47" s="2"/>
-      <c r="D47" s="2"/>
+      <c r="C47" s="31"/>
+      <c r="D47" s="31"/>
     </row>
     <row r="48" spans="2:15" ht="30.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="2" t="s">
+      <c r="B48" s="31" t="s">
         <v>75</v>
       </c>
-      <c r="C48" s="2"/>
-[...11 lines deleted...]
-      <c r="O48" s="2"/>
+      <c r="C48" s="31"/>
+      <c r="D48" s="31"/>
+      <c r="E48" s="31"/>
+      <c r="F48" s="31"/>
+      <c r="G48" s="31"/>
+      <c r="H48" s="31"/>
+      <c r="I48" s="31"/>
+      <c r="J48" s="31"/>
+      <c r="K48" s="31"/>
+      <c r="L48" s="31"/>
+      <c r="M48" s="31"/>
+      <c r="N48" s="31"/>
+      <c r="O48" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="122">
     <mergeCell ref="C2:N2"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="C5:G6"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="M6:N6"/>
     <mergeCell ref="C7:G7"/>
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="C8:G8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="M8:N8"/>
     <mergeCell ref="C9:G9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="C10:G10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="M10:N10"/>
     <mergeCell ref="C11:G11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="M11:N11"/>
@@ -3918,1198 +12287,1198 @@
   <dimension ref="B1:O48"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.375" style="1" customWidth="1"/>
     <col min="2" max="2" width="0.625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.625" style="1" customWidth="1"/>
     <col min="4" max="4" width="1.75" style="1" customWidth="1"/>
     <col min="5" max="5" width="5.5" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.25" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.25" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.875" style="1" customWidth="1"/>
     <col min="10" max="10" width="2.75" style="1" customWidth="1"/>
     <col min="11" max="12" width="11.625" style="1" customWidth="1"/>
     <col min="13" max="13" width="2.625" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.625" style="1" customWidth="1"/>
     <col min="15" max="15" width="1.125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C2" s="34" t="s">
+      <c r="C2" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="34"/>
-[...9 lines deleted...]
-      <c r="N2" s="34"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
     </row>
     <row r="3" spans="2:14" ht="15.2" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="2:14" ht="15.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B4" s="33" t="s">
+      <c r="B4" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="33"/>
-[...6 lines deleted...]
-      <c r="N4" s="32" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="N4" s="20" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="5" spans="2:14" ht="19.7" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C5" s="28" t="s">
+      <c r="C5" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="28"/>
-[...3 lines deleted...]
-      <c r="H5" s="30" t="s">
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="I5" s="31" t="s">
+      <c r="I5" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="J5" s="31"/>
-      <c r="K5" s="30" t="s">
+      <c r="J5" s="44"/>
+      <c r="K5" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="L5" s="30" t="s">
+      <c r="L5" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="M5" s="29" t="s">
+      <c r="M5" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="N5" s="29"/>
+      <c r="N5" s="45"/>
     </row>
     <row r="6" spans="2:14" ht="155.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C6" s="28"/>
-[...4 lines deleted...]
-      <c r="H6" s="26" t="s">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="16" t="s">
         <v>85</v>
       </c>
-      <c r="I6" s="27" t="s">
+      <c r="I6" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="J6" s="27"/>
-      <c r="K6" s="26" t="s">
+      <c r="J6" s="46"/>
+      <c r="K6" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="L6" s="26" t="s">
+      <c r="L6" s="16" t="s">
         <v>82</v>
       </c>
-      <c r="M6" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N6" s="25"/>
+      <c r="M6" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="47"/>
     </row>
     <row r="7" spans="2:14" ht="18.399999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="C7" s="23" t="s">
+      <c r="C7" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="D7" s="23"/>
-[...3 lines deleted...]
-      <c r="H7" s="21" t="s">
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="I7" s="22" t="s">
+      <c r="I7" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="J7" s="22"/>
-      <c r="K7" s="21" t="s">
+      <c r="J7" s="49"/>
+      <c r="K7" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="L7" s="21" t="s">
+      <c r="L7" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="M7" s="20" t="s">
+      <c r="M7" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="N7" s="20"/>
+      <c r="N7" s="50"/>
     </row>
     <row r="8" spans="2:14" ht="36.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C8" s="24" t="s">
+      <c r="C8" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="D8" s="24"/>
-[...3 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="I8" s="14" t="s">
+      <c r="I8" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="J8" s="14"/>
-      <c r="K8" s="13" t="s">
+      <c r="J8" s="38"/>
+      <c r="K8" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="L8" s="13" t="s">
+      <c r="L8" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="M8" s="12" t="s">
-[...2 lines deleted...]
-      <c r="N8" s="12"/>
+      <c r="M8" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N8" s="39"/>
     </row>
     <row r="9" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C9" s="24" t="s">
+      <c r="C9" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="D9" s="24"/>
-[...19 lines deleted...]
-      <c r="N9" s="12"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="38"/>
+      <c r="K9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="L9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="M9" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N9" s="39"/>
     </row>
     <row r="10" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C10" s="24" t="s">
+      <c r="C10" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="D10" s="24"/>
-[...19 lines deleted...]
-      <c r="N10" s="12"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="38"/>
+      <c r="K10" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="L10" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="M10" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="39"/>
     </row>
     <row r="11" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C11" s="24" t="s">
+      <c r="C11" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="D11" s="24"/>
-[...19 lines deleted...]
-      <c r="N11" s="12"/>
+      <c r="D11" s="40"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" s="38"/>
+      <c r="K11" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="L11" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="M11" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="39"/>
     </row>
     <row r="12" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C12" s="24" t="s">
+      <c r="C12" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="D12" s="24"/>
-[...19 lines deleted...]
-      <c r="N12" s="12"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J12" s="38"/>
+      <c r="K12" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="39"/>
     </row>
     <row r="13" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C13" s="24" t="s">
+      <c r="C13" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="D13" s="24"/>
-[...19 lines deleted...]
-      <c r="N13" s="12"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J13" s="38"/>
+      <c r="K13" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M13" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="39"/>
     </row>
     <row r="14" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C14" s="24" t="s">
+      <c r="C14" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="D14" s="24"/>
-[...19 lines deleted...]
-      <c r="N14" s="12"/>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J14" s="38"/>
+      <c r="K14" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L14" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M14" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N14" s="39"/>
     </row>
     <row r="15" spans="2:14" ht="36.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C15" s="24" t="s">
+      <c r="C15" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="D15" s="24"/>
-[...3 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="D15" s="40"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I15" s="14" t="s">
+      <c r="I15" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="J15" s="14"/>
-      <c r="K15" s="13" t="s">
+      <c r="J15" s="38"/>
+      <c r="K15" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="L15" s="13" t="s">
+      <c r="L15" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="M15" s="12" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="12"/>
+      <c r="M15" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="39"/>
     </row>
     <row r="16" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C16" s="24" t="s">
+      <c r="C16" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="D16" s="24"/>
-[...19 lines deleted...]
-      <c r="N16" s="12"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I16" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="38"/>
+      <c r="K16" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M16" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N16" s="39"/>
     </row>
     <row r="17" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C17" s="24" t="s">
+      <c r="C17" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="D17" s="24"/>
-[...19 lines deleted...]
-      <c r="N17" s="12"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="38"/>
+      <c r="K17" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="39"/>
     </row>
     <row r="18" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C18" s="24" t="s">
+      <c r="C18" s="40" t="s">
         <v>33</v>
       </c>
-      <c r="D18" s="24"/>
-[...3 lines deleted...]
-      <c r="H18" s="13" t="s">
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="I18" s="14" t="s">
+      <c r="I18" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="J18" s="14"/>
-      <c r="K18" s="13" t="s">
+      <c r="J18" s="38"/>
+      <c r="K18" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="L18" s="13" t="s">
+      <c r="L18" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="M18" s="12" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="12"/>
+      <c r="M18" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="39"/>
     </row>
     <row r="19" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C19" s="24" t="s">
+      <c r="C19" s="40" t="s">
         <v>36</v>
       </c>
-      <c r="D19" s="24"/>
-[...3 lines deleted...]
-      <c r="H19" s="13" t="s">
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="I19" s="14" t="s">
+      <c r="I19" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="J19" s="14"/>
-      <c r="K19" s="13" t="s">
+      <c r="J19" s="38"/>
+      <c r="K19" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="L19" s="13" t="s">
+      <c r="L19" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="M19" s="12" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="12"/>
+      <c r="M19" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N19" s="39"/>
     </row>
     <row r="20" spans="3:14" ht="24.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C20" s="24" t="s">
+      <c r="C20" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="D20" s="24"/>
-[...3 lines deleted...]
-      <c r="H20" s="13" t="s">
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="I20" s="14" t="s">
+      <c r="I20" s="38" t="s">
         <v>39</v>
       </c>
-      <c r="J20" s="14"/>
-[...9 lines deleted...]
-      <c r="N20" s="12"/>
+      <c r="J20" s="38"/>
+      <c r="K20" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M20" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="39"/>
     </row>
     <row r="21" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C21" s="24" t="s">
+      <c r="C21" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="D21" s="24"/>
-[...19 lines deleted...]
-      <c r="N21" s="12"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I21" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J21" s="38"/>
+      <c r="K21" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M21" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="39"/>
     </row>
     <row r="22" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C22" s="24" t="s">
+      <c r="C22" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="D22" s="24"/>
-[...3 lines deleted...]
-      <c r="H22" s="13" t="s">
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="I22" s="14" t="s">
+      <c r="I22" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="J22" s="14"/>
-      <c r="K22" s="13" t="s">
+      <c r="J22" s="38"/>
+      <c r="K22" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="L22" s="13" t="s">
+      <c r="L22" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="M22" s="12" t="s">
-[...2 lines deleted...]
-      <c r="N22" s="12"/>
+      <c r="M22" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="39"/>
     </row>
     <row r="23" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C23" s="24" t="s">
+      <c r="C23" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="D23" s="24"/>
-[...3 lines deleted...]
-      <c r="H23" s="13" t="s">
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="I23" s="14" t="s">
+      <c r="I23" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="J23" s="14"/>
-      <c r="K23" s="13" t="s">
+      <c r="J23" s="38"/>
+      <c r="K23" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="L23" s="13" t="s">
+      <c r="L23" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="M23" s="12" t="s">
-[...2 lines deleted...]
-      <c r="N23" s="12"/>
+      <c r="M23" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N23" s="39"/>
     </row>
     <row r="24" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C24" s="24" t="s">
+      <c r="C24" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="D24" s="24"/>
-[...19 lines deleted...]
-      <c r="N24" s="12"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I24" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J24" s="38"/>
+      <c r="K24" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N24" s="39"/>
     </row>
     <row r="25" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C25" s="24" t="s">
+      <c r="C25" s="40" t="s">
         <v>46</v>
       </c>
-      <c r="D25" s="24"/>
-[...3 lines deleted...]
-      <c r="H25" s="13" t="s">
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="I25" s="14" t="s">
+      <c r="I25" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="J25" s="14"/>
-      <c r="K25" s="13" t="s">
+      <c r="J25" s="38"/>
+      <c r="K25" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="L25" s="13" t="s">
+      <c r="L25" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="M25" s="12" t="s">
-[...2 lines deleted...]
-      <c r="N25" s="12"/>
+      <c r="M25" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="39"/>
     </row>
     <row r="26" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C26" s="24" t="s">
+      <c r="C26" s="40" t="s">
         <v>48</v>
       </c>
-      <c r="D26" s="24"/>
-[...19 lines deleted...]
-      <c r="N26" s="12"/>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I26" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J26" s="38"/>
+      <c r="K26" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L26" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M26" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N26" s="39"/>
     </row>
     <row r="27" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C27" s="24" t="s">
+      <c r="C27" s="40" t="s">
         <v>49</v>
       </c>
-      <c r="D27" s="24"/>
-[...3 lines deleted...]
-      <c r="H27" s="13" t="s">
+      <c r="D27" s="40"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="I27" s="14" t="s">
+      <c r="I27" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="J27" s="14"/>
-      <c r="K27" s="13" t="s">
+      <c r="J27" s="38"/>
+      <c r="K27" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="L27" s="13" t="s">
+      <c r="L27" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="M27" s="12" t="s">
-[...2 lines deleted...]
-      <c r="N27" s="12"/>
+      <c r="M27" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="39"/>
     </row>
     <row r="28" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C28" s="24" t="s">
+      <c r="C28" s="40" t="s">
         <v>52</v>
       </c>
-      <c r="D28" s="24"/>
-[...3 lines deleted...]
-      <c r="H28" s="13" t="s">
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="I28" s="14" t="s">
+      <c r="I28" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="J28" s="14"/>
-[...9 lines deleted...]
-      <c r="N28" s="12"/>
+      <c r="J28" s="38"/>
+      <c r="K28" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N28" s="39"/>
     </row>
     <row r="29" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C29" s="24" t="s">
+      <c r="C29" s="40" t="s">
         <v>53</v>
       </c>
-      <c r="D29" s="24"/>
-[...19 lines deleted...]
-      <c r="N29" s="12"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I29" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J29" s="38"/>
+      <c r="K29" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M29" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N29" s="39"/>
     </row>
     <row r="30" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C30" s="24" t="s">
+      <c r="C30" s="40" t="s">
         <v>54</v>
       </c>
-      <c r="D30" s="24"/>
-[...19 lines deleted...]
-      <c r="N30" s="12"/>
+      <c r="D30" s="40"/>
+      <c r="E30" s="40"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="40"/>
+      <c r="H30" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I30" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J30" s="38"/>
+      <c r="K30" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="39"/>
     </row>
     <row r="31" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C31" s="24" t="s">
+      <c r="C31" s="40" t="s">
         <v>55</v>
       </c>
-      <c r="D31" s="24"/>
-[...19 lines deleted...]
-      <c r="N31" s="12"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I31" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J31" s="38"/>
+      <c r="K31" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N31" s="39"/>
     </row>
     <row r="32" spans="3:14" ht="18.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C32" s="19" t="s">
+      <c r="C32" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="D32" s="19"/>
-[...19 lines deleted...]
-      <c r="N32" s="16"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+      <c r="F32" s="35"/>
+      <c r="G32" s="35"/>
+      <c r="H32" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="I32" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="J32" s="36"/>
+      <c r="K32" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="M32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="N32" s="37"/>
     </row>
     <row r="33" spans="2:15" ht="29.45" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="C33" s="15" t="s">
+      <c r="C33" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="D33" s="14" t="s">
+      <c r="D33" s="38" t="s">
         <v>58</v>
       </c>
-      <c r="E33" s="14"/>
-      <c r="F33" s="13" t="s">
+      <c r="E33" s="38"/>
+      <c r="F33" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="G33" s="13" t="s">
+      <c r="G33" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="H33" s="13" t="s">
+      <c r="H33" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="I33" s="14" t="s">
+      <c r="I33" s="38" t="s">
         <v>61</v>
       </c>
-      <c r="J33" s="14"/>
-      <c r="K33" s="13" t="s">
+      <c r="J33" s="38"/>
+      <c r="K33" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="L33" s="13" t="s">
+      <c r="L33" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="M33" s="12" t="s">
+      <c r="M33" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="N33" s="12"/>
+      <c r="N33" s="39"/>
     </row>
     <row r="34" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C34" s="11" t="s">
+      <c r="C34" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="D34" s="10">
+      <c r="D34" s="29">
         <v>900</v>
       </c>
-      <c r="E34" s="10"/>
-      <c r="F34" s="9">
+      <c r="E34" s="29"/>
+      <c r="F34" s="5">
         <v>1000</v>
       </c>
-      <c r="G34" s="9">
+      <c r="G34" s="5">
         <v>-2.3199999999999998</v>
       </c>
-      <c r="H34" s="9">
+      <c r="H34" s="5">
         <v>1026.3900000000001</v>
       </c>
-      <c r="I34" s="10">
+      <c r="I34" s="29">
         <v>988.14</v>
       </c>
-      <c r="J34" s="10"/>
-      <c r="K34" s="9">
+      <c r="J34" s="29"/>
+      <c r="K34" s="5">
         <v>922.33</v>
       </c>
-      <c r="L34" s="9">
+      <c r="L34" s="5">
         <v>970.15</v>
       </c>
-      <c r="M34" s="8"/>
-      <c r="N34" s="8"/>
+      <c r="M34" s="30"/>
+      <c r="N34" s="30"/>
     </row>
     <row r="35" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C35" s="11" t="s">
+      <c r="C35" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="D35" s="10">
-[...6 lines deleted...]
-      <c r="G35" s="9">
+      <c r="D35" s="29">
+        <v>0</v>
+      </c>
+      <c r="E35" s="29"/>
+      <c r="F35" s="5">
+        <v>0</v>
+      </c>
+      <c r="G35" s="5">
         <v>55.67</v>
       </c>
-      <c r="H35" s="9">
+      <c r="H35" s="5">
         <v>130.99</v>
       </c>
-      <c r="I35" s="10">
+      <c r="I35" s="29">
         <v>134.18</v>
       </c>
-      <c r="J35" s="10"/>
-      <c r="K35" s="9">
+      <c r="J35" s="29"/>
+      <c r="K35" s="5">
         <v>135.74</v>
       </c>
-      <c r="L35" s="9">
+      <c r="L35" s="5">
         <v>139.30000000000001</v>
       </c>
-      <c r="M35" s="8"/>
-      <c r="N35" s="8"/>
+      <c r="M35" s="30"/>
+      <c r="N35" s="30"/>
     </row>
     <row r="36" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C36" s="11" t="s">
+      <c r="C36" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="D36" s="10">
+      <c r="D36" s="29">
         <v>21.7</v>
       </c>
-      <c r="E36" s="10"/>
-      <c r="F36" s="9">
+      <c r="E36" s="29"/>
+      <c r="F36" s="5">
         <v>40</v>
       </c>
-      <c r="G36" s="9">
+      <c r="G36" s="5">
         <v>16.690000000000001</v>
       </c>
-      <c r="H36" s="9">
+      <c r="H36" s="5">
         <v>33.51</v>
       </c>
-      <c r="I36" s="10">
+      <c r="I36" s="29">
         <v>35.590000000000003</v>
       </c>
-      <c r="J36" s="10"/>
-      <c r="K36" s="9">
+      <c r="J36" s="29"/>
+      <c r="K36" s="5">
         <v>45.27</v>
       </c>
-      <c r="L36" s="9">
+      <c r="L36" s="5">
         <v>47.63</v>
       </c>
-      <c r="M36" s="8"/>
-      <c r="N36" s="8"/>
+      <c r="M36" s="30"/>
+      <c r="N36" s="30"/>
     </row>
     <row r="37" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C37" s="11" t="s">
+      <c r="C37" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="D37" s="10">
-[...6 lines deleted...]
-      <c r="G37" s="9">
+      <c r="D37" s="29">
+        <v>0</v>
+      </c>
+      <c r="E37" s="29"/>
+      <c r="F37" s="5">
+        <v>0</v>
+      </c>
+      <c r="G37" s="5">
         <v>27.63</v>
       </c>
-      <c r="H37" s="9">
+      <c r="H37" s="5">
         <v>40.200000000000003</v>
       </c>
-      <c r="I37" s="10">
+      <c r="I37" s="29">
         <v>33.24</v>
       </c>
-      <c r="J37" s="10"/>
-      <c r="K37" s="9">
+      <c r="J37" s="29"/>
+      <c r="K37" s="5">
         <v>22.99</v>
       </c>
-      <c r="L37" s="9">
+      <c r="L37" s="5">
         <v>22.74</v>
       </c>
-      <c r="M37" s="8"/>
-      <c r="N37" s="8"/>
+      <c r="M37" s="30"/>
+      <c r="N37" s="30"/>
     </row>
     <row r="38" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C38" s="11" t="s">
+      <c r="C38" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="D38" s="10">
+      <c r="D38" s="29">
         <v>207</v>
       </c>
-      <c r="E38" s="10"/>
-      <c r="F38" s="9">
+      <c r="E38" s="29"/>
+      <c r="F38" s="5">
         <v>284</v>
       </c>
-      <c r="G38" s="9">
+      <c r="G38" s="5">
         <v>279.3</v>
       </c>
-      <c r="H38" s="9">
+      <c r="H38" s="5">
         <v>261.94</v>
       </c>
-      <c r="I38" s="10">
+      <c r="I38" s="29">
         <v>311.18</v>
       </c>
-      <c r="J38" s="10"/>
-      <c r="K38" s="9">
+      <c r="J38" s="29"/>
+      <c r="K38" s="5">
         <v>276.97000000000003</v>
       </c>
-      <c r="L38" s="9">
+      <c r="L38" s="5">
         <v>267.10000000000002</v>
       </c>
-      <c r="M38" s="8"/>
-      <c r="N38" s="8"/>
+      <c r="M38" s="30"/>
+      <c r="N38" s="30"/>
     </row>
     <row r="39" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C39" s="11" t="s">
+      <c r="C39" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="D39" s="10">
+      <c r="D39" s="29">
         <v>0.37</v>
       </c>
-      <c r="E39" s="10"/>
-      <c r="F39" s="9">
+      <c r="E39" s="29"/>
+      <c r="F39" s="5">
         <v>0.44</v>
       </c>
-      <c r="G39" s="9">
+      <c r="G39" s="5">
         <v>0.51</v>
       </c>
-      <c r="H39" s="9">
+      <c r="H39" s="5">
         <v>0.44</v>
       </c>
-      <c r="I39" s="10">
+      <c r="I39" s="29">
         <v>0.63</v>
       </c>
-      <c r="J39" s="10"/>
-      <c r="K39" s="9">
+      <c r="J39" s="29"/>
+      <c r="K39" s="5">
         <v>0.43</v>
       </c>
-      <c r="L39" s="9">
+      <c r="L39" s="5">
         <v>0.52</v>
       </c>
-      <c r="M39" s="8"/>
-      <c r="N39" s="8"/>
+      <c r="M39" s="30"/>
+      <c r="N39" s="30"/>
     </row>
     <row r="40" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C40" s="11" t="s">
+      <c r="C40" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="D40" s="10">
+      <c r="D40" s="29">
         <v>0.47</v>
       </c>
-      <c r="E40" s="10"/>
-      <c r="F40" s="9">
+      <c r="E40" s="29"/>
+      <c r="F40" s="5">
         <v>0.56999999999999995</v>
       </c>
-      <c r="G40" s="9">
+      <c r="G40" s="5">
         <v>0.71</v>
       </c>
-      <c r="H40" s="9">
+      <c r="H40" s="5">
         <v>0.68</v>
       </c>
-      <c r="I40" s="10">
+      <c r="I40" s="29">
         <v>0.85</v>
       </c>
-      <c r="J40" s="10"/>
-      <c r="K40" s="9">
+      <c r="J40" s="29"/>
+      <c r="K40" s="5">
         <v>0.59</v>
       </c>
-      <c r="L40" s="9">
+      <c r="L40" s="5">
         <v>0.72</v>
       </c>
-      <c r="M40" s="8"/>
-      <c r="N40" s="8"/>
+      <c r="M40" s="30"/>
+      <c r="N40" s="30"/>
     </row>
     <row r="41" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C41" s="11" t="s">
+      <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="D41" s="10">
+      <c r="D41" s="29">
         <v>26.7</v>
       </c>
-      <c r="E41" s="10"/>
-      <c r="F41" s="9">
+      <c r="E41" s="29"/>
+      <c r="F41" s="5">
         <v>33.4</v>
       </c>
-      <c r="G41" s="9">
+      <c r="G41" s="5">
         <v>40.049999999999997</v>
       </c>
-      <c r="H41" s="9">
+      <c r="H41" s="5">
         <v>76.400000000000006</v>
       </c>
-      <c r="I41" s="10">
+      <c r="I41" s="29">
         <v>27.36</v>
       </c>
-      <c r="J41" s="10"/>
-      <c r="K41" s="9">
+      <c r="J41" s="29"/>
+      <c r="K41" s="5">
         <v>30.14</v>
       </c>
-      <c r="L41" s="9">
+      <c r="L41" s="5">
         <v>26.29</v>
       </c>
-      <c r="M41" s="8"/>
-      <c r="N41" s="8"/>
+      <c r="M41" s="30"/>
+      <c r="N41" s="30"/>
     </row>
     <row r="42" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C42" s="11" t="s">
+      <c r="C42" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="D42" s="10">
+      <c r="D42" s="29">
         <v>267</v>
       </c>
-      <c r="E42" s="10"/>
-      <c r="F42" s="9">
+      <c r="E42" s="29"/>
+      <c r="F42" s="5">
         <v>334</v>
       </c>
-      <c r="G42" s="9">
+      <c r="G42" s="5">
         <v>277.44</v>
       </c>
-      <c r="H42" s="9">
+      <c r="H42" s="5">
         <v>284.77</v>
       </c>
-      <c r="I42" s="10">
+      <c r="I42" s="29">
         <v>210.92</v>
       </c>
-      <c r="J42" s="10"/>
-      <c r="K42" s="9">
+      <c r="J42" s="29"/>
+      <c r="K42" s="5">
         <v>318.29000000000002</v>
       </c>
-      <c r="L42" s="9">
+      <c r="L42" s="5">
         <v>295.77999999999997</v>
       </c>
-      <c r="M42" s="8"/>
-      <c r="N42" s="8"/>
+      <c r="M42" s="30"/>
+      <c r="N42" s="30"/>
     </row>
     <row r="43" spans="2:15" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C43" s="7" t="s">
+      <c r="C43" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="D43" s="6">
+      <c r="D43" s="32">
         <v>3.7</v>
       </c>
-      <c r="E43" s="6"/>
-      <c r="F43" s="5">
+      <c r="E43" s="32"/>
+      <c r="F43" s="2">
         <v>4.7</v>
       </c>
-      <c r="G43" s="5">
+      <c r="G43" s="2">
         <v>5.23</v>
       </c>
-      <c r="H43" s="5">
+      <c r="H43" s="2">
         <v>3.86</v>
       </c>
-      <c r="I43" s="6">
+      <c r="I43" s="32">
         <v>6.52</v>
       </c>
-      <c r="J43" s="6"/>
-      <c r="K43" s="5">
+      <c r="J43" s="32"/>
+      <c r="K43" s="2">
         <v>5.15</v>
       </c>
-      <c r="L43" s="5">
+      <c r="L43" s="2">
         <v>5.38</v>
       </c>
-      <c r="M43" s="4"/>
-      <c r="N43" s="4"/>
+      <c r="M43" s="33"/>
+      <c r="N43" s="33"/>
     </row>
     <row r="44" spans="2:15" ht="5.65" customHeight="1" thickTop="1" x14ac:dyDescent="0.3"/>
     <row r="45" spans="2:15" ht="45.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B45" s="3" t="s">
+      <c r="B45" s="34" t="s">
         <v>72</v>
       </c>
-      <c r="C45" s="3"/>
-[...10 lines deleted...]
-      <c r="N45" s="3"/>
+      <c r="C45" s="34"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="34"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="34"/>
+      <c r="I45" s="34"/>
+      <c r="J45" s="34"/>
+      <c r="K45" s="34"/>
+      <c r="L45" s="34"/>
+      <c r="M45" s="34"/>
+      <c r="N45" s="34"/>
     </row>
     <row r="46" spans="2:15" ht="103.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="3" t="s">
+      <c r="B46" s="34" t="s">
         <v>73</v>
       </c>
-      <c r="C46" s="3"/>
-[...10 lines deleted...]
-      <c r="N46" s="3"/>
+      <c r="C46" s="34"/>
+      <c r="D46" s="34"/>
+      <c r="E46" s="34"/>
+      <c r="F46" s="34"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="34"/>
+      <c r="I46" s="34"/>
+      <c r="J46" s="34"/>
+      <c r="K46" s="34"/>
+      <c r="L46" s="34"/>
+      <c r="M46" s="34"/>
+      <c r="N46" s="34"/>
     </row>
     <row r="47" spans="2:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="2" t="s">
+      <c r="B47" s="31" t="s">
         <v>74</v>
       </c>
-      <c r="C47" s="2"/>
-      <c r="D47" s="2"/>
+      <c r="C47" s="31"/>
+      <c r="D47" s="31"/>
     </row>
     <row r="48" spans="2:15" ht="30.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="2" t="s">
+      <c r="B48" s="31" t="s">
         <v>75</v>
       </c>
-      <c r="C48" s="2"/>
-[...11 lines deleted...]
-      <c r="O48" s="2"/>
+      <c r="C48" s="31"/>
+      <c r="D48" s="31"/>
+      <c r="E48" s="31"/>
+      <c r="F48" s="31"/>
+      <c r="G48" s="31"/>
+      <c r="H48" s="31"/>
+      <c r="I48" s="31"/>
+      <c r="J48" s="31"/>
+      <c r="K48" s="31"/>
+      <c r="L48" s="31"/>
+      <c r="M48" s="31"/>
+      <c r="N48" s="31"/>
+      <c r="O48" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="122">
     <mergeCell ref="C2:N2"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="C5:G6"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="M6:N6"/>
     <mergeCell ref="C7:G7"/>
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="C8:G8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="M8:N8"/>
     <mergeCell ref="C9:G9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="C10:G10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="M10:N10"/>
     <mergeCell ref="C11:G11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="M11:N11"/>
@@ -5228,1218 +13597,1218 @@
   <dimension ref="B1:O48"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.375" style="1" customWidth="1"/>
     <col min="2" max="2" width="0.625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.625" style="1" customWidth="1"/>
     <col min="4" max="4" width="1.75" style="1" customWidth="1"/>
     <col min="5" max="5" width="5.5" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.25" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.25" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.875" style="1" customWidth="1"/>
     <col min="10" max="10" width="2.75" style="1" customWidth="1"/>
     <col min="11" max="12" width="11.625" style="1" customWidth="1"/>
     <col min="13" max="13" width="2.625" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.625" style="1" customWidth="1"/>
     <col min="15" max="15" width="1.125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C2" s="34" t="s">
+      <c r="C2" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="34"/>
-[...9 lines deleted...]
-      <c r="N2" s="34"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
     </row>
     <row r="3" spans="2:14" ht="15.2" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="2:14" ht="15.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B4" s="33" t="s">
+      <c r="B4" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="33"/>
-[...6 lines deleted...]
-      <c r="N4" s="32" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="N4" s="20" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="2:14" ht="19.7" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C5" s="28" t="s">
+      <c r="C5" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="28"/>
-[...3 lines deleted...]
-      <c r="H5" s="30" t="s">
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="18" t="s">
         <v>96</v>
       </c>
-      <c r="I5" s="31" t="s">
+      <c r="I5" s="44" t="s">
         <v>95</v>
       </c>
-      <c r="J5" s="31"/>
-      <c r="K5" s="30" t="s">
+      <c r="J5" s="44"/>
+      <c r="K5" s="18" t="s">
         <v>94</v>
       </c>
-      <c r="L5" s="30" t="s">
+      <c r="L5" s="18" t="s">
         <v>93</v>
       </c>
-      <c r="M5" s="29" t="s">
+      <c r="M5" s="45" t="s">
         <v>92</v>
       </c>
-      <c r="N5" s="29"/>
+      <c r="N5" s="45"/>
     </row>
     <row r="6" spans="2:14" ht="144.19999999999999" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C6" s="28"/>
-[...4 lines deleted...]
-      <c r="H6" s="26" t="s">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="16" t="s">
         <v>91</v>
       </c>
-      <c r="I6" s="27" t="s">
+      <c r="I6" s="46" t="s">
         <v>90</v>
       </c>
-      <c r="J6" s="27"/>
-      <c r="K6" s="26" t="s">
+      <c r="J6" s="46"/>
+      <c r="K6" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="L6" s="26" t="s">
+      <c r="L6" s="16" t="s">
         <v>88</v>
       </c>
-      <c r="M6" s="25" t="s">
+      <c r="M6" s="47" t="s">
         <v>87</v>
       </c>
-      <c r="N6" s="25"/>
+      <c r="N6" s="47"/>
     </row>
     <row r="7" spans="2:14" ht="18.399999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="C7" s="23" t="s">
+      <c r="C7" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="D7" s="23"/>
-[...3 lines deleted...]
-      <c r="H7" s="21" t="s">
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="I7" s="22" t="s">
+      <c r="I7" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="J7" s="22"/>
-      <c r="K7" s="21" t="s">
+      <c r="J7" s="49"/>
+      <c r="K7" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="L7" s="21" t="s">
+      <c r="L7" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="M7" s="20" t="s">
+      <c r="M7" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="N7" s="20"/>
+      <c r="N7" s="50"/>
     </row>
     <row r="8" spans="2:14" ht="24.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C8" s="24" t="s">
+      <c r="C8" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="D8" s="24"/>
-[...3 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="I8" s="14" t="s">
+      <c r="I8" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="J8" s="14"/>
-      <c r="K8" s="13" t="s">
+      <c r="J8" s="38"/>
+      <c r="K8" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="L8" s="13" t="s">
+      <c r="L8" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="M8" s="12" t="s">
+      <c r="M8" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="N8" s="12"/>
+      <c r="N8" s="39"/>
     </row>
     <row r="9" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C9" s="24" t="s">
+      <c r="C9" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="D9" s="24"/>
-[...19 lines deleted...]
-      <c r="N9" s="12"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="38"/>
+      <c r="K9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="L9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="M9" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N9" s="39"/>
     </row>
     <row r="10" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C10" s="24" t="s">
+      <c r="C10" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="D10" s="24"/>
-[...19 lines deleted...]
-      <c r="N10" s="12"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="38"/>
+      <c r="K10" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="L10" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="M10" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N10" s="39"/>
     </row>
     <row r="11" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C11" s="24" t="s">
+      <c r="C11" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="D11" s="24"/>
-[...19 lines deleted...]
-      <c r="N11" s="12"/>
+      <c r="D11" s="40"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" s="38"/>
+      <c r="K11" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="L11" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="M11" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N11" s="39"/>
     </row>
     <row r="12" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C12" s="24" t="s">
+      <c r="C12" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="D12" s="24"/>
-[...19 lines deleted...]
-      <c r="N12" s="12"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I12" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J12" s="38"/>
+      <c r="K12" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N12" s="39"/>
     </row>
     <row r="13" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C13" s="24" t="s">
+      <c r="C13" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="D13" s="24"/>
-[...19 lines deleted...]
-      <c r="N13" s="12"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I13" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J13" s="38"/>
+      <c r="K13" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M13" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N13" s="39"/>
     </row>
     <row r="14" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C14" s="24" t="s">
+      <c r="C14" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="D14" s="24"/>
-[...19 lines deleted...]
-      <c r="N14" s="12"/>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I14" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J14" s="38"/>
+      <c r="K14" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L14" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M14" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N14" s="39"/>
     </row>
     <row r="15" spans="2:14" ht="36.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C15" s="24" t="s">
+      <c r="C15" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="D15" s="24"/>
-[...3 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="D15" s="40"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="I15" s="14" t="s">
+      <c r="I15" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="J15" s="14"/>
-      <c r="K15" s="13" t="s">
+      <c r="J15" s="38"/>
+      <c r="K15" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="L15" s="13" t="s">
+      <c r="L15" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="M15" s="12" t="s">
+      <c r="M15" s="39" t="s">
         <v>30</v>
       </c>
-      <c r="N15" s="12"/>
+      <c r="N15" s="39"/>
     </row>
     <row r="16" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C16" s="24" t="s">
+      <c r="C16" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="D16" s="24"/>
-[...19 lines deleted...]
-      <c r="N16" s="12"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I16" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J16" s="38"/>
+      <c r="K16" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M16" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N16" s="39"/>
     </row>
     <row r="17" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C17" s="24" t="s">
+      <c r="C17" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="D17" s="24"/>
-[...19 lines deleted...]
-      <c r="N17" s="12"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I17" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J17" s="38"/>
+      <c r="K17" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N17" s="39"/>
     </row>
     <row r="18" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C18" s="24" t="s">
+      <c r="C18" s="40" t="s">
         <v>33</v>
       </c>
-      <c r="D18" s="24"/>
-[...3 lines deleted...]
-      <c r="H18" s="13" t="s">
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="I18" s="14" t="s">
+      <c r="I18" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="J18" s="14"/>
-      <c r="K18" s="13" t="s">
+      <c r="J18" s="38"/>
+      <c r="K18" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="L18" s="13" t="s">
+      <c r="L18" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="M18" s="12" t="s">
+      <c r="M18" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="N18" s="12"/>
+      <c r="N18" s="39"/>
     </row>
     <row r="19" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C19" s="24" t="s">
+      <c r="C19" s="40" t="s">
         <v>36</v>
       </c>
-      <c r="D19" s="24"/>
-[...3 lines deleted...]
-      <c r="H19" s="13" t="s">
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="I19" s="14" t="s">
+      <c r="I19" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="J19" s="14"/>
-      <c r="K19" s="13" t="s">
+      <c r="J19" s="38"/>
+      <c r="K19" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="L19" s="13" t="s">
+      <c r="L19" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="M19" s="12" t="s">
+      <c r="M19" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="N19" s="12"/>
+      <c r="N19" s="39"/>
     </row>
     <row r="20" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C20" s="24" t="s">
+      <c r="C20" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="D20" s="24"/>
-[...19 lines deleted...]
-      <c r="N20" s="12"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I20" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J20" s="38"/>
+      <c r="K20" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M20" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N20" s="39"/>
     </row>
     <row r="21" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C21" s="24" t="s">
+      <c r="C21" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="D21" s="24"/>
-[...19 lines deleted...]
-      <c r="N21" s="12"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I21" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J21" s="38"/>
+      <c r="K21" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M21" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N21" s="39"/>
     </row>
     <row r="22" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C22" s="24" t="s">
+      <c r="C22" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="D22" s="24"/>
-[...3 lines deleted...]
-      <c r="H22" s="13" t="s">
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="I22" s="14" t="s">
+      <c r="I22" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="J22" s="14"/>
-      <c r="K22" s="13" t="s">
+      <c r="J22" s="38"/>
+      <c r="K22" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="L22" s="13" t="s">
+      <c r="L22" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="M22" s="12" t="s">
+      <c r="M22" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="N22" s="12"/>
+      <c r="N22" s="39"/>
     </row>
     <row r="23" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C23" s="24" t="s">
+      <c r="C23" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="D23" s="24"/>
-[...3 lines deleted...]
-      <c r="H23" s="13" t="s">
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="I23" s="14" t="s">
+      <c r="I23" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="J23" s="14"/>
-      <c r="K23" s="13" t="s">
+      <c r="J23" s="38"/>
+      <c r="K23" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="L23" s="13" t="s">
+      <c r="L23" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="M23" s="12" t="s">
+      <c r="M23" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="N23" s="12"/>
+      <c r="N23" s="39"/>
     </row>
     <row r="24" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C24" s="24" t="s">
+      <c r="C24" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="D24" s="24"/>
-[...19 lines deleted...]
-      <c r="N24" s="12"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I24" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J24" s="38"/>
+      <c r="K24" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M24" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N24" s="39"/>
     </row>
     <row r="25" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C25" s="24" t="s">
+      <c r="C25" s="40" t="s">
         <v>46</v>
       </c>
-      <c r="D25" s="24"/>
-[...3 lines deleted...]
-      <c r="H25" s="13" t="s">
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="I25" s="14" t="s">
+      <c r="I25" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="J25" s="14"/>
-      <c r="K25" s="13" t="s">
+      <c r="J25" s="38"/>
+      <c r="K25" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="L25" s="13" t="s">
+      <c r="L25" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="M25" s="12" t="s">
+      <c r="M25" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="N25" s="12"/>
+      <c r="N25" s="39"/>
     </row>
     <row r="26" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C26" s="24" t="s">
+      <c r="C26" s="40" t="s">
         <v>48</v>
       </c>
-      <c r="D26" s="24"/>
-[...19 lines deleted...]
-      <c r="N26" s="12"/>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I26" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J26" s="38"/>
+      <c r="K26" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L26" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M26" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N26" s="39"/>
     </row>
     <row r="27" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C27" s="24" t="s">
+      <c r="C27" s="40" t="s">
         <v>49</v>
       </c>
-      <c r="D27" s="24"/>
-[...3 lines deleted...]
-      <c r="H27" s="13" t="s">
+      <c r="D27" s="40"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="I27" s="14" t="s">
+      <c r="I27" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="J27" s="14"/>
-      <c r="K27" s="13" t="s">
+      <c r="J27" s="38"/>
+      <c r="K27" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="L27" s="13" t="s">
+      <c r="L27" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="M27" s="12" t="s">
+      <c r="M27" s="39" t="s">
         <v>51</v>
       </c>
-      <c r="N27" s="12"/>
+      <c r="N27" s="39"/>
     </row>
     <row r="28" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C28" s="24" t="s">
+      <c r="C28" s="40" t="s">
         <v>52</v>
       </c>
-      <c r="D28" s="24"/>
-[...19 lines deleted...]
-      <c r="N28" s="12"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I28" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J28" s="38"/>
+      <c r="K28" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M28" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N28" s="39"/>
     </row>
     <row r="29" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C29" s="24" t="s">
+      <c r="C29" s="40" t="s">
         <v>53</v>
       </c>
-      <c r="D29" s="24"/>
-[...19 lines deleted...]
-      <c r="N29" s="12"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I29" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J29" s="38"/>
+      <c r="K29" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M29" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N29" s="39"/>
     </row>
     <row r="30" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C30" s="24" t="s">
+      <c r="C30" s="40" t="s">
         <v>54</v>
       </c>
-      <c r="D30" s="24"/>
-[...19 lines deleted...]
-      <c r="N30" s="12"/>
+      <c r="D30" s="40"/>
+      <c r="E30" s="40"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="40"/>
+      <c r="H30" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I30" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J30" s="38"/>
+      <c r="K30" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M30" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N30" s="39"/>
     </row>
     <row r="31" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C31" s="24" t="s">
+      <c r="C31" s="40" t="s">
         <v>55</v>
       </c>
-      <c r="D31" s="24"/>
-[...19 lines deleted...]
-      <c r="N31" s="12"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I31" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J31" s="38"/>
+      <c r="K31" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M31" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N31" s="39"/>
     </row>
     <row r="32" spans="3:14" ht="18.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C32" s="19" t="s">
+      <c r="C32" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="D32" s="19"/>
-[...19 lines deleted...]
-      <c r="N32" s="16"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+      <c r="F32" s="35"/>
+      <c r="G32" s="35"/>
+      <c r="H32" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="I32" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="J32" s="36"/>
+      <c r="K32" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="M32" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="N32" s="37"/>
     </row>
     <row r="33" spans="2:15" ht="29.45" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="C33" s="15" t="s">
+      <c r="C33" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="D33" s="14" t="s">
+      <c r="D33" s="38" t="s">
         <v>58</v>
       </c>
-      <c r="E33" s="14"/>
-      <c r="F33" s="13" t="s">
+      <c r="E33" s="38"/>
+      <c r="F33" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="G33" s="13" t="s">
+      <c r="G33" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="H33" s="13" t="s">
+      <c r="H33" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="I33" s="14" t="s">
+      <c r="I33" s="38" t="s">
         <v>61</v>
       </c>
-      <c r="J33" s="14"/>
-      <c r="K33" s="13" t="s">
+      <c r="J33" s="38"/>
+      <c r="K33" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="L33" s="13" t="s">
+      <c r="L33" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="M33" s="12" t="s">
+      <c r="M33" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="N33" s="12"/>
+      <c r="N33" s="39"/>
     </row>
     <row r="34" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C34" s="11" t="s">
+      <c r="C34" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="D34" s="10">
+      <c r="D34" s="29">
         <v>900</v>
       </c>
-      <c r="E34" s="10"/>
-      <c r="F34" s="9">
+      <c r="E34" s="29"/>
+      <c r="F34" s="5">
         <v>1000</v>
       </c>
-      <c r="G34" s="9">
+      <c r="G34" s="5">
         <v>-3.11</v>
       </c>
-      <c r="H34" s="9">
+      <c r="H34" s="5">
         <v>907.02</v>
       </c>
-      <c r="I34" s="10">
+      <c r="I34" s="29">
         <v>987.73</v>
       </c>
-      <c r="J34" s="10"/>
-      <c r="K34" s="9">
+      <c r="J34" s="29"/>
+      <c r="K34" s="5">
         <v>910.67</v>
       </c>
-      <c r="L34" s="9">
+      <c r="L34" s="5">
         <v>990.04</v>
       </c>
-      <c r="M34" s="8">
+      <c r="M34" s="30">
         <v>1049.06</v>
       </c>
-      <c r="N34" s="8"/>
+      <c r="N34" s="30"/>
     </row>
     <row r="35" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C35" s="11" t="s">
+      <c r="C35" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="D35" s="10">
-[...6 lines deleted...]
-      <c r="G35" s="9">
+      <c r="D35" s="29">
+        <v>0</v>
+      </c>
+      <c r="E35" s="29"/>
+      <c r="F35" s="5">
+        <v>0</v>
+      </c>
+      <c r="G35" s="5">
         <v>58.94</v>
       </c>
-      <c r="H35" s="9">
+      <c r="H35" s="5">
         <v>136.06</v>
       </c>
-      <c r="I35" s="10">
+      <c r="I35" s="29">
         <v>137.66999999999999</v>
       </c>
-      <c r="J35" s="10"/>
-      <c r="K35" s="9">
+      <c r="J35" s="29"/>
+      <c r="K35" s="5">
         <v>139.41999999999999</v>
       </c>
-      <c r="L35" s="9">
+      <c r="L35" s="5">
         <v>138.9</v>
       </c>
-      <c r="M35" s="8">
+      <c r="M35" s="30">
         <v>149.33000000000001</v>
       </c>
-      <c r="N35" s="8"/>
+      <c r="N35" s="30"/>
     </row>
     <row r="36" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C36" s="11" t="s">
+      <c r="C36" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="D36" s="10">
+      <c r="D36" s="29">
         <v>21.7</v>
       </c>
-      <c r="E36" s="10"/>
-      <c r="F36" s="9">
+      <c r="E36" s="29"/>
+      <c r="F36" s="5">
         <v>40</v>
       </c>
-      <c r="G36" s="9">
+      <c r="G36" s="5">
         <v>14.33</v>
       </c>
-      <c r="H36" s="9">
+      <c r="H36" s="5">
         <v>26.95</v>
       </c>
-      <c r="I36" s="10">
+      <c r="I36" s="29">
         <v>39.67</v>
       </c>
-      <c r="J36" s="10"/>
-      <c r="K36" s="9">
+      <c r="J36" s="29"/>
+      <c r="K36" s="5">
         <v>26.35</v>
       </c>
-      <c r="L36" s="9">
+      <c r="L36" s="5">
         <v>43.72</v>
       </c>
-      <c r="M36" s="8">
+      <c r="M36" s="30">
         <v>33.81</v>
       </c>
-      <c r="N36" s="8"/>
+      <c r="N36" s="30"/>
     </row>
     <row r="37" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C37" s="11" t="s">
+      <c r="C37" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="D37" s="10">
-[...6 lines deleted...]
-      <c r="G37" s="9">
+      <c r="D37" s="29">
+        <v>0</v>
+      </c>
+      <c r="E37" s="29"/>
+      <c r="F37" s="5">
+        <v>0</v>
+      </c>
+      <c r="G37" s="5">
         <v>26.73</v>
       </c>
-      <c r="H37" s="9">
+      <c r="H37" s="5">
         <v>26.94</v>
       </c>
-      <c r="I37" s="10">
+      <c r="I37" s="29">
         <v>28.46</v>
       </c>
-      <c r="J37" s="10"/>
-      <c r="K37" s="9">
+      <c r="J37" s="29"/>
+      <c r="K37" s="5">
         <v>25.43</v>
       </c>
-      <c r="L37" s="9">
+      <c r="L37" s="5">
         <v>26.22</v>
       </c>
-      <c r="M37" s="8">
+      <c r="M37" s="30">
         <v>34.33</v>
       </c>
-      <c r="N37" s="8"/>
+      <c r="N37" s="30"/>
     </row>
     <row r="38" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C38" s="11" t="s">
+      <c r="C38" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="D38" s="10">
+      <c r="D38" s="29">
         <v>207</v>
       </c>
-      <c r="E38" s="10"/>
-      <c r="F38" s="9">
+      <c r="E38" s="29"/>
+      <c r="F38" s="5">
         <v>284</v>
       </c>
-      <c r="G38" s="9">
+      <c r="G38" s="5">
         <v>251.4</v>
       </c>
-      <c r="H38" s="9">
+      <c r="H38" s="5">
         <v>290.7</v>
       </c>
-      <c r="I38" s="10">
+      <c r="I38" s="29">
         <v>235.45</v>
       </c>
-      <c r="J38" s="10"/>
-      <c r="K38" s="9">
+      <c r="J38" s="29"/>
+      <c r="K38" s="5">
         <v>211.19</v>
       </c>
-      <c r="L38" s="9">
+      <c r="L38" s="5">
         <v>258.55</v>
       </c>
-      <c r="M38" s="8">
+      <c r="M38" s="30">
         <v>261.13</v>
       </c>
-      <c r="N38" s="8"/>
+      <c r="N38" s="30"/>
     </row>
     <row r="39" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C39" s="11" t="s">
+      <c r="C39" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="D39" s="10">
+      <c r="D39" s="29">
         <v>0.37</v>
       </c>
-      <c r="E39" s="10"/>
-      <c r="F39" s="9">
+      <c r="E39" s="29"/>
+      <c r="F39" s="5">
         <v>0.44</v>
       </c>
-      <c r="G39" s="9">
+      <c r="G39" s="5">
         <v>1.21</v>
       </c>
-      <c r="H39" s="9">
+      <c r="H39" s="5">
         <v>0.76</v>
       </c>
-      <c r="I39" s="10">
+      <c r="I39" s="29">
         <v>2.27</v>
       </c>
-      <c r="J39" s="10"/>
-      <c r="K39" s="9">
+      <c r="J39" s="29"/>
+      <c r="K39" s="5">
         <v>1.43</v>
       </c>
-      <c r="L39" s="9">
+      <c r="L39" s="5">
         <v>0.81</v>
       </c>
-      <c r="M39" s="8">
+      <c r="M39" s="30">
         <v>0.77</v>
       </c>
-      <c r="N39" s="8"/>
+      <c r="N39" s="30"/>
     </row>
     <row r="40" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C40" s="11" t="s">
+      <c r="C40" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="D40" s="10">
+      <c r="D40" s="29">
         <v>0.47</v>
       </c>
-      <c r="E40" s="10"/>
-      <c r="F40" s="9">
+      <c r="E40" s="29"/>
+      <c r="F40" s="5">
         <v>0.56999999999999995</v>
       </c>
-      <c r="G40" s="9">
+      <c r="G40" s="5">
         <v>0.72</v>
       </c>
-      <c r="H40" s="9">
+      <c r="H40" s="5">
         <v>0.74</v>
       </c>
-      <c r="I40" s="10">
+      <c r="I40" s="29">
         <v>0.73</v>
       </c>
-      <c r="J40" s="10"/>
-      <c r="K40" s="9">
+      <c r="J40" s="29"/>
+      <c r="K40" s="5">
         <v>0.62</v>
       </c>
-      <c r="L40" s="9">
+      <c r="L40" s="5">
         <v>0.73</v>
       </c>
-      <c r="M40" s="8">
+      <c r="M40" s="30">
         <v>0.8</v>
       </c>
-      <c r="N40" s="8"/>
+      <c r="N40" s="30"/>
     </row>
     <row r="41" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C41" s="11" t="s">
+      <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="D41" s="10">
+      <c r="D41" s="29">
         <v>26.7</v>
       </c>
-      <c r="E41" s="10"/>
-      <c r="F41" s="9">
+      <c r="E41" s="29"/>
+      <c r="F41" s="5">
         <v>33.4</v>
       </c>
-      <c r="G41" s="9">
+      <c r="G41" s="5">
         <v>27.2</v>
       </c>
-      <c r="H41" s="9">
+      <c r="H41" s="5">
         <v>34.26</v>
       </c>
-      <c r="I41" s="10">
+      <c r="I41" s="29">
         <v>27.41</v>
       </c>
-      <c r="J41" s="10"/>
-      <c r="K41" s="9">
+      <c r="J41" s="29"/>
+      <c r="K41" s="5">
         <v>27.05</v>
       </c>
-      <c r="L41" s="9">
+      <c r="L41" s="5">
         <v>24.68</v>
       </c>
-      <c r="M41" s="8">
+      <c r="M41" s="30">
         <v>22.58</v>
       </c>
-      <c r="N41" s="8"/>
+      <c r="N41" s="30"/>
     </row>
     <row r="42" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C42" s="11" t="s">
+      <c r="C42" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="D42" s="10">
+      <c r="D42" s="29">
         <v>267</v>
       </c>
-      <c r="E42" s="10"/>
-      <c r="F42" s="9">
+      <c r="E42" s="29"/>
+      <c r="F42" s="5">
         <v>334</v>
       </c>
-      <c r="G42" s="9">
+      <c r="G42" s="5">
         <v>254.17</v>
       </c>
-      <c r="H42" s="9">
+      <c r="H42" s="5">
         <v>218.2</v>
       </c>
-      <c r="I42" s="10">
+      <c r="I42" s="29">
         <v>346.91</v>
       </c>
-      <c r="J42" s="10"/>
-      <c r="K42" s="9">
+      <c r="J42" s="29"/>
+      <c r="K42" s="5">
         <v>160.71</v>
       </c>
-      <c r="L42" s="9">
+      <c r="L42" s="5">
         <v>155.51</v>
       </c>
-      <c r="M42" s="8">
+      <c r="M42" s="30">
         <v>389.51</v>
       </c>
-      <c r="N42" s="8"/>
+      <c r="N42" s="30"/>
     </row>
     <row r="43" spans="2:15" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C43" s="7" t="s">
+      <c r="C43" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="D43" s="6">
+      <c r="D43" s="32">
         <v>3.7</v>
       </c>
-      <c r="E43" s="6"/>
-      <c r="F43" s="5">
+      <c r="E43" s="32"/>
+      <c r="F43" s="2">
         <v>4.7</v>
       </c>
-      <c r="G43" s="5">
+      <c r="G43" s="2">
         <v>6.25</v>
       </c>
-      <c r="H43" s="5">
+      <c r="H43" s="2">
         <v>5.08</v>
       </c>
-      <c r="I43" s="6">
+      <c r="I43" s="32">
         <v>4.88</v>
       </c>
-      <c r="J43" s="6"/>
-      <c r="K43" s="5">
+      <c r="J43" s="32"/>
+      <c r="K43" s="2">
         <v>10.78</v>
       </c>
-      <c r="L43" s="5">
+      <c r="L43" s="2">
         <v>5.82</v>
       </c>
-      <c r="M43" s="4">
+      <c r="M43" s="33">
         <v>4.68</v>
       </c>
-      <c r="N43" s="4"/>
+      <c r="N43" s="33"/>
     </row>
     <row r="44" spans="2:15" ht="5.65" customHeight="1" thickTop="1" x14ac:dyDescent="0.3"/>
     <row r="45" spans="2:15" ht="45.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B45" s="3" t="s">
+      <c r="B45" s="34" t="s">
         <v>72</v>
       </c>
-      <c r="C45" s="3"/>
-[...10 lines deleted...]
-      <c r="N45" s="3"/>
+      <c r="C45" s="34"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="34"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="34"/>
+      <c r="I45" s="34"/>
+      <c r="J45" s="34"/>
+      <c r="K45" s="34"/>
+      <c r="L45" s="34"/>
+      <c r="M45" s="34"/>
+      <c r="N45" s="34"/>
     </row>
     <row r="46" spans="2:15" ht="103.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="3" t="s">
+      <c r="B46" s="34" t="s">
         <v>73</v>
       </c>
-      <c r="C46" s="3"/>
-[...10 lines deleted...]
-      <c r="N46" s="3"/>
+      <c r="C46" s="34"/>
+      <c r="D46" s="34"/>
+      <c r="E46" s="34"/>
+      <c r="F46" s="34"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="34"/>
+      <c r="I46" s="34"/>
+      <c r="J46" s="34"/>
+      <c r="K46" s="34"/>
+      <c r="L46" s="34"/>
+      <c r="M46" s="34"/>
+      <c r="N46" s="34"/>
     </row>
     <row r="47" spans="2:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="2" t="s">
+      <c r="B47" s="31" t="s">
         <v>74</v>
       </c>
-      <c r="C47" s="2"/>
-      <c r="D47" s="2"/>
+      <c r="C47" s="31"/>
+      <c r="D47" s="31"/>
     </row>
     <row r="48" spans="2:15" ht="30.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="2" t="s">
+      <c r="B48" s="31" t="s">
         <v>75</v>
       </c>
-      <c r="C48" s="2"/>
-[...11 lines deleted...]
-      <c r="O48" s="2"/>
+      <c r="C48" s="31"/>
+      <c r="D48" s="31"/>
+      <c r="E48" s="31"/>
+      <c r="F48" s="31"/>
+      <c r="G48" s="31"/>
+      <c r="H48" s="31"/>
+      <c r="I48" s="31"/>
+      <c r="J48" s="31"/>
+      <c r="K48" s="31"/>
+      <c r="L48" s="31"/>
+      <c r="M48" s="31"/>
+      <c r="N48" s="31"/>
+      <c r="O48" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="122">
     <mergeCell ref="C2:N2"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="C5:G6"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="M6:N6"/>
     <mergeCell ref="C7:G7"/>
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="C8:G8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="M8:N8"/>
     <mergeCell ref="C9:G9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="C10:G10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="M10:N10"/>
     <mergeCell ref="C11:G11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="M11:N11"/>
@@ -6558,1218 +14927,1218 @@
   <dimension ref="B1:O48"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.375" style="1" customWidth="1"/>
     <col min="2" max="2" width="0.625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.625" style="1" customWidth="1"/>
     <col min="4" max="4" width="1.75" style="1" customWidth="1"/>
     <col min="5" max="5" width="5.5" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.25" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.25" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.875" style="1" customWidth="1"/>
     <col min="10" max="10" width="2.75" style="1" customWidth="1"/>
     <col min="11" max="12" width="11.625" style="1" customWidth="1"/>
     <col min="13" max="13" width="2.625" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.625" style="1" customWidth="1"/>
     <col min="15" max="15" width="1.125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C2" s="34" t="s">
+      <c r="C2" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="34"/>
-[...9 lines deleted...]
-      <c r="N2" s="34"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
     </row>
     <row r="3" spans="2:14" ht="15.2" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="2:14" ht="15.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B4" s="33" t="s">
+      <c r="B4" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="33"/>
-[...6 lines deleted...]
-      <c r="N4" s="32" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="N4" s="20" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="5" spans="2:14" ht="19.7" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C5" s="28" t="s">
+      <c r="C5" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="28"/>
-[...3 lines deleted...]
-      <c r="H5" s="30" t="s">
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="18" t="s">
         <v>96</v>
       </c>
-      <c r="I5" s="31" t="s">
+      <c r="I5" s="44" t="s">
         <v>95</v>
       </c>
-      <c r="J5" s="31"/>
-      <c r="K5" s="30" t="s">
+      <c r="J5" s="44"/>
+      <c r="K5" s="18" t="s">
         <v>94</v>
       </c>
-      <c r="L5" s="30" t="s">
+      <c r="L5" s="18" t="s">
         <v>93</v>
       </c>
-      <c r="M5" s="29" t="s">
+      <c r="M5" s="45" t="s">
         <v>92</v>
       </c>
-      <c r="N5" s="29"/>
+      <c r="N5" s="45"/>
     </row>
     <row r="6" spans="2:14" ht="155.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C6" s="28"/>
-[...4 lines deleted...]
-      <c r="H6" s="26" t="s">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="16" t="s">
         <v>101</v>
       </c>
-      <c r="I6" s="27" t="s">
+      <c r="I6" s="46" t="s">
         <v>100</v>
       </c>
-      <c r="J6" s="27"/>
-      <c r="K6" s="26" t="s">
+      <c r="J6" s="46"/>
+      <c r="K6" s="16" t="s">
         <v>99</v>
       </c>
-      <c r="L6" s="26" t="s">
+      <c r="L6" s="16" t="s">
         <v>98</v>
       </c>
-      <c r="M6" s="25" t="s">
+      <c r="M6" s="47" t="s">
         <v>97</v>
       </c>
-      <c r="N6" s="25"/>
+      <c r="N6" s="47"/>
     </row>
     <row r="7" spans="2:14" ht="18.399999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="C7" s="23" t="s">
+      <c r="C7" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="D7" s="23"/>
-[...3 lines deleted...]
-      <c r="H7" s="21" t="s">
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="I7" s="22" t="s">
+      <c r="I7" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="J7" s="22"/>
-      <c r="K7" s="21" t="s">
+      <c r="J7" s="49"/>
+      <c r="K7" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="L7" s="21" t="s">
+      <c r="L7" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="M7" s="20" t="s">
+      <c r="M7" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="N7" s="20"/>
+      <c r="N7" s="50"/>
     </row>
     <row r="8" spans="2:14" ht="24.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C8" s="24" t="s">
+      <c r="C8" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="D8" s="24"/>
-[...3 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="I8" s="14" t="s">
+      <c r="I8" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="J8" s="14"/>
-      <c r="K8" s="13" t="s">
+      <c r="J8" s="38"/>
+      <c r="K8" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="L8" s="13" t="s">
+      <c r="L8" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="M8" s="12" t="s">
+      <c r="M8" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="N8" s="12"/>
+      <c r="N8" s="39"/>
     </row>
     <row r="9" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C9" s="24" t="s">
+      <c r="C9" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="D9" s="24"/>
-[...19 lines deleted...]
-      <c r="N9" s="12"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="38"/>
+      <c r="K9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="L9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="M9" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N9" s="39"/>
     </row>
     <row r="10" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C10" s="24" t="s">
+      <c r="C10" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="D10" s="24"/>
-[...19 lines deleted...]
-      <c r="N10" s="12"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="38"/>
+      <c r="K10" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="L10" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="M10" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N10" s="39"/>
     </row>
     <row r="11" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C11" s="24" t="s">
+      <c r="C11" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="D11" s="24"/>
-[...19 lines deleted...]
-      <c r="N11" s="12"/>
+      <c r="D11" s="40"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" s="38"/>
+      <c r="K11" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="L11" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="M11" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N11" s="39"/>
     </row>
     <row r="12" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C12" s="24" t="s">
+      <c r="C12" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="D12" s="24"/>
-[...19 lines deleted...]
-      <c r="N12" s="12"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I12" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J12" s="38"/>
+      <c r="K12" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N12" s="39"/>
     </row>
     <row r="13" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C13" s="24" t="s">
+      <c r="C13" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="D13" s="24"/>
-[...19 lines deleted...]
-      <c r="N13" s="12"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I13" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J13" s="38"/>
+      <c r="K13" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M13" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N13" s="39"/>
     </row>
     <row r="14" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C14" s="24" t="s">
+      <c r="C14" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="D14" s="24"/>
-[...19 lines deleted...]
-      <c r="N14" s="12"/>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I14" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J14" s="38"/>
+      <c r="K14" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L14" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M14" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N14" s="39"/>
     </row>
     <row r="15" spans="2:14" ht="36.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C15" s="24" t="s">
+      <c r="C15" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="D15" s="24"/>
-[...3 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="D15" s="40"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="I15" s="14" t="s">
+      <c r="I15" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="J15" s="14"/>
-      <c r="K15" s="13" t="s">
+      <c r="J15" s="38"/>
+      <c r="K15" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="L15" s="13" t="s">
+      <c r="L15" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="M15" s="12" t="s">
+      <c r="M15" s="39" t="s">
         <v>30</v>
       </c>
-      <c r="N15" s="12"/>
+      <c r="N15" s="39"/>
     </row>
     <row r="16" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C16" s="24" t="s">
+      <c r="C16" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="D16" s="24"/>
-[...19 lines deleted...]
-      <c r="N16" s="12"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I16" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J16" s="38"/>
+      <c r="K16" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M16" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N16" s="39"/>
     </row>
     <row r="17" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C17" s="24" t="s">
+      <c r="C17" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="D17" s="24"/>
-[...19 lines deleted...]
-      <c r="N17" s="12"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I17" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J17" s="38"/>
+      <c r="K17" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N17" s="39"/>
     </row>
     <row r="18" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C18" s="24" t="s">
+      <c r="C18" s="40" t="s">
         <v>33</v>
       </c>
-      <c r="D18" s="24"/>
-[...3 lines deleted...]
-      <c r="H18" s="13" t="s">
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="I18" s="14" t="s">
+      <c r="I18" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="J18" s="14"/>
-      <c r="K18" s="13" t="s">
+      <c r="J18" s="38"/>
+      <c r="K18" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="L18" s="13" t="s">
+      <c r="L18" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="M18" s="12" t="s">
+      <c r="M18" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="N18" s="12"/>
+      <c r="N18" s="39"/>
     </row>
     <row r="19" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C19" s="24" t="s">
+      <c r="C19" s="40" t="s">
         <v>36</v>
       </c>
-      <c r="D19" s="24"/>
-[...3 lines deleted...]
-      <c r="H19" s="13" t="s">
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="I19" s="14" t="s">
+      <c r="I19" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="J19" s="14"/>
-      <c r="K19" s="13" t="s">
+      <c r="J19" s="38"/>
+      <c r="K19" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="L19" s="13" t="s">
+      <c r="L19" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="M19" s="12" t="s">
+      <c r="M19" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="N19" s="12"/>
+      <c r="N19" s="39"/>
     </row>
     <row r="20" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C20" s="24" t="s">
+      <c r="C20" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="D20" s="24"/>
-[...19 lines deleted...]
-      <c r="N20" s="12"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I20" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J20" s="38"/>
+      <c r="K20" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M20" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N20" s="39"/>
     </row>
     <row r="21" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C21" s="24" t="s">
+      <c r="C21" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="D21" s="24"/>
-[...19 lines deleted...]
-      <c r="N21" s="12"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I21" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J21" s="38"/>
+      <c r="K21" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M21" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N21" s="39"/>
     </row>
     <row r="22" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C22" s="24" t="s">
+      <c r="C22" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="D22" s="24"/>
-[...3 lines deleted...]
-      <c r="H22" s="13" t="s">
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="I22" s="14" t="s">
+      <c r="I22" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="J22" s="14"/>
-      <c r="K22" s="13" t="s">
+      <c r="J22" s="38"/>
+      <c r="K22" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="L22" s="13" t="s">
+      <c r="L22" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="M22" s="12" t="s">
+      <c r="M22" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="N22" s="12"/>
+      <c r="N22" s="39"/>
     </row>
     <row r="23" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C23" s="24" t="s">
+      <c r="C23" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="D23" s="24"/>
-[...3 lines deleted...]
-      <c r="H23" s="13" t="s">
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="I23" s="14" t="s">
+      <c r="I23" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="J23" s="14"/>
-      <c r="K23" s="13" t="s">
+      <c r="J23" s="38"/>
+      <c r="K23" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="L23" s="13" t="s">
+      <c r="L23" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="M23" s="12" t="s">
+      <c r="M23" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="N23" s="12"/>
+      <c r="N23" s="39"/>
     </row>
     <row r="24" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C24" s="24" t="s">
+      <c r="C24" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="D24" s="24"/>
-[...19 lines deleted...]
-      <c r="N24" s="12"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I24" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J24" s="38"/>
+      <c r="K24" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M24" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N24" s="39"/>
     </row>
     <row r="25" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C25" s="24" t="s">
+      <c r="C25" s="40" t="s">
         <v>46</v>
       </c>
-      <c r="D25" s="24"/>
-[...3 lines deleted...]
-      <c r="H25" s="13" t="s">
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="I25" s="14" t="s">
+      <c r="I25" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="J25" s="14"/>
-      <c r="K25" s="13" t="s">
+      <c r="J25" s="38"/>
+      <c r="K25" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="L25" s="13" t="s">
+      <c r="L25" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="M25" s="12" t="s">
+      <c r="M25" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="N25" s="12"/>
+      <c r="N25" s="39"/>
     </row>
     <row r="26" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C26" s="24" t="s">
+      <c r="C26" s="40" t="s">
         <v>48</v>
       </c>
-      <c r="D26" s="24"/>
-[...19 lines deleted...]
-      <c r="N26" s="12"/>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I26" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J26" s="38"/>
+      <c r="K26" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L26" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M26" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N26" s="39"/>
     </row>
     <row r="27" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C27" s="24" t="s">
+      <c r="C27" s="40" t="s">
         <v>49</v>
       </c>
-      <c r="D27" s="24"/>
-[...3 lines deleted...]
-      <c r="H27" s="13" t="s">
+      <c r="D27" s="40"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="I27" s="14" t="s">
+      <c r="I27" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="J27" s="14"/>
-      <c r="K27" s="13" t="s">
+      <c r="J27" s="38"/>
+      <c r="K27" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="L27" s="13" t="s">
+      <c r="L27" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="M27" s="12" t="s">
+      <c r="M27" s="39" t="s">
         <v>51</v>
       </c>
-      <c r="N27" s="12"/>
+      <c r="N27" s="39"/>
     </row>
     <row r="28" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C28" s="24" t="s">
+      <c r="C28" s="40" t="s">
         <v>52</v>
       </c>
-      <c r="D28" s="24"/>
-[...19 lines deleted...]
-      <c r="N28" s="12"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I28" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J28" s="38"/>
+      <c r="K28" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M28" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N28" s="39"/>
     </row>
     <row r="29" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C29" s="24" t="s">
+      <c r="C29" s="40" t="s">
         <v>53</v>
       </c>
-      <c r="D29" s="24"/>
-[...19 lines deleted...]
-      <c r="N29" s="12"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I29" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J29" s="38"/>
+      <c r="K29" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M29" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N29" s="39"/>
     </row>
     <row r="30" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C30" s="24" t="s">
+      <c r="C30" s="40" t="s">
         <v>54</v>
       </c>
-      <c r="D30" s="24"/>
-[...19 lines deleted...]
-      <c r="N30" s="12"/>
+      <c r="D30" s="40"/>
+      <c r="E30" s="40"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="40"/>
+      <c r="H30" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I30" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J30" s="38"/>
+      <c r="K30" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M30" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N30" s="39"/>
     </row>
     <row r="31" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C31" s="24" t="s">
+      <c r="C31" s="40" t="s">
         <v>55</v>
       </c>
-      <c r="D31" s="24"/>
-[...19 lines deleted...]
-      <c r="N31" s="12"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I31" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J31" s="38"/>
+      <c r="K31" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M31" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N31" s="39"/>
     </row>
     <row r="32" spans="3:14" ht="18.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C32" s="19" t="s">
+      <c r="C32" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="D32" s="19"/>
-[...19 lines deleted...]
-      <c r="N32" s="16"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+      <c r="F32" s="35"/>
+      <c r="G32" s="35"/>
+      <c r="H32" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="I32" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="J32" s="36"/>
+      <c r="K32" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="M32" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="N32" s="37"/>
     </row>
     <row r="33" spans="2:15" ht="29.45" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="C33" s="15" t="s">
+      <c r="C33" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="D33" s="14" t="s">
+      <c r="D33" s="38" t="s">
         <v>58</v>
       </c>
-      <c r="E33" s="14"/>
-      <c r="F33" s="13" t="s">
+      <c r="E33" s="38"/>
+      <c r="F33" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="G33" s="13" t="s">
+      <c r="G33" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="H33" s="13" t="s">
+      <c r="H33" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="I33" s="14" t="s">
+      <c r="I33" s="38" t="s">
         <v>61</v>
       </c>
-      <c r="J33" s="14"/>
-      <c r="K33" s="13" t="s">
+      <c r="J33" s="38"/>
+      <c r="K33" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="L33" s="13" t="s">
+      <c r="L33" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="M33" s="12" t="s">
+      <c r="M33" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="N33" s="12"/>
+      <c r="N33" s="39"/>
     </row>
     <row r="34" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C34" s="11" t="s">
+      <c r="C34" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="D34" s="10">
+      <c r="D34" s="29">
         <v>900</v>
       </c>
-      <c r="E34" s="10"/>
-      <c r="F34" s="9">
+      <c r="E34" s="29"/>
+      <c r="F34" s="5">
         <v>1000</v>
       </c>
-      <c r="G34" s="9">
+      <c r="G34" s="5">
         <v>-0.63</v>
       </c>
-      <c r="H34" s="9">
+      <c r="H34" s="5">
         <v>997.09</v>
       </c>
-      <c r="I34" s="10">
+      <c r="I34" s="29">
         <v>987.58</v>
       </c>
-      <c r="J34" s="10"/>
-      <c r="K34" s="9">
+      <c r="J34" s="29"/>
+      <c r="K34" s="5">
         <v>975.77</v>
       </c>
-      <c r="L34" s="9">
+      <c r="L34" s="5">
         <v>989.76</v>
       </c>
-      <c r="M34" s="8">
+      <c r="M34" s="30">
         <v>1018.29</v>
       </c>
-      <c r="N34" s="8"/>
+      <c r="N34" s="30"/>
     </row>
     <row r="35" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C35" s="11" t="s">
+      <c r="C35" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="D35" s="10">
-[...6 lines deleted...]
-      <c r="G35" s="9">
+      <c r="D35" s="29">
+        <v>0</v>
+      </c>
+      <c r="E35" s="29"/>
+      <c r="F35" s="5">
+        <v>0</v>
+      </c>
+      <c r="G35" s="5">
         <v>60.37</v>
       </c>
-      <c r="H35" s="9">
+      <c r="H35" s="5">
         <v>137.32</v>
       </c>
-      <c r="I35" s="10">
+      <c r="I35" s="29">
         <v>155.26</v>
       </c>
-      <c r="J35" s="10"/>
-      <c r="K35" s="9">
+      <c r="J35" s="29"/>
+      <c r="K35" s="5">
         <v>151.97</v>
       </c>
-      <c r="L35" s="9">
+      <c r="L35" s="5">
         <v>149</v>
       </c>
-      <c r="M35" s="8">
+      <c r="M35" s="30">
         <v>156.25</v>
       </c>
-      <c r="N35" s="8"/>
+      <c r="N35" s="30"/>
     </row>
     <row r="36" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C36" s="11" t="s">
+      <c r="C36" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="D36" s="10">
+      <c r="D36" s="29">
         <v>21.7</v>
       </c>
-      <c r="E36" s="10"/>
-      <c r="F36" s="9">
+      <c r="E36" s="29"/>
+      <c r="F36" s="5">
         <v>40</v>
       </c>
-      <c r="G36" s="9">
+      <c r="G36" s="5">
         <v>15.45</v>
       </c>
-      <c r="H36" s="9">
+      <c r="H36" s="5">
         <v>40.94</v>
       </c>
-      <c r="I36" s="10">
+      <c r="I36" s="29">
         <v>48.61</v>
       </c>
-      <c r="J36" s="10"/>
-      <c r="K36" s="9">
+      <c r="J36" s="29"/>
+      <c r="K36" s="5">
         <v>34.14</v>
       </c>
-      <c r="L36" s="9">
+      <c r="L36" s="5">
         <v>36.53</v>
       </c>
-      <c r="M36" s="8">
+      <c r="M36" s="30">
         <v>31.6</v>
       </c>
-      <c r="N36" s="8"/>
+      <c r="N36" s="30"/>
     </row>
     <row r="37" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C37" s="11" t="s">
+      <c r="C37" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="D37" s="10">
-[...6 lines deleted...]
-      <c r="G37" s="9">
+      <c r="D37" s="29">
+        <v>0</v>
+      </c>
+      <c r="E37" s="29"/>
+      <c r="F37" s="5">
+        <v>0</v>
+      </c>
+      <c r="G37" s="5">
         <v>24.18</v>
       </c>
-      <c r="H37" s="9">
+      <c r="H37" s="5">
         <v>31.55</v>
       </c>
-      <c r="I37" s="10">
+      <c r="I37" s="29">
         <v>19.03</v>
       </c>
-      <c r="J37" s="10"/>
-      <c r="K37" s="9">
+      <c r="J37" s="29"/>
+      <c r="K37" s="5">
         <v>26.82</v>
       </c>
-      <c r="L37" s="9">
+      <c r="L37" s="5">
         <v>26.17</v>
       </c>
-      <c r="M37" s="8">
+      <c r="M37" s="30">
         <v>29.89</v>
       </c>
-      <c r="N37" s="8"/>
+      <c r="N37" s="30"/>
     </row>
     <row r="38" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C38" s="11" t="s">
+      <c r="C38" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="D38" s="10">
+      <c r="D38" s="29">
         <v>207</v>
       </c>
-      <c r="E38" s="10"/>
-      <c r="F38" s="9">
+      <c r="E38" s="29"/>
+      <c r="F38" s="5">
         <v>284</v>
       </c>
-      <c r="G38" s="9">
+      <c r="G38" s="5">
         <v>239.59</v>
       </c>
-      <c r="H38" s="9">
+      <c r="H38" s="5">
         <v>243.37</v>
       </c>
-      <c r="I38" s="10">
+      <c r="I38" s="29">
         <v>210.89</v>
       </c>
-      <c r="J38" s="10"/>
-      <c r="K38" s="9">
+      <c r="J38" s="29"/>
+      <c r="K38" s="5">
         <v>250.31</v>
       </c>
-      <c r="L38" s="9">
+      <c r="L38" s="5">
         <v>246.72</v>
       </c>
-      <c r="M38" s="8">
+      <c r="M38" s="30">
         <v>246.66</v>
       </c>
-      <c r="N38" s="8"/>
+      <c r="N38" s="30"/>
     </row>
     <row r="39" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C39" s="11" t="s">
+      <c r="C39" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="D39" s="10">
+      <c r="D39" s="29">
         <v>0.37</v>
       </c>
-      <c r="E39" s="10"/>
-      <c r="F39" s="9">
+      <c r="E39" s="29"/>
+      <c r="F39" s="5">
         <v>0.44</v>
       </c>
-      <c r="G39" s="9">
+      <c r="G39" s="5">
         <v>0.97</v>
       </c>
-      <c r="H39" s="9">
+      <c r="H39" s="5">
         <v>0.95</v>
       </c>
-      <c r="I39" s="10">
+      <c r="I39" s="29">
         <v>0.63</v>
       </c>
-      <c r="J39" s="10"/>
-      <c r="K39" s="9">
+      <c r="J39" s="29"/>
+      <c r="K39" s="5">
         <v>1.17</v>
       </c>
-      <c r="L39" s="9">
+      <c r="L39" s="5">
         <v>0.63</v>
       </c>
-      <c r="M39" s="8">
+      <c r="M39" s="30">
         <v>1.46</v>
       </c>
-      <c r="N39" s="8"/>
+      <c r="N39" s="30"/>
     </row>
     <row r="40" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C40" s="11" t="s">
+      <c r="C40" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="D40" s="10">
+      <c r="D40" s="29">
         <v>0.47</v>
       </c>
-      <c r="E40" s="10"/>
-      <c r="F40" s="9">
+      <c r="E40" s="29"/>
+      <c r="F40" s="5">
         <v>0.56999999999999995</v>
       </c>
-      <c r="G40" s="9">
+      <c r="G40" s="5">
         <v>0.79</v>
       </c>
-      <c r="H40" s="9">
+      <c r="H40" s="5">
         <v>1.29</v>
       </c>
-      <c r="I40" s="10">
+      <c r="I40" s="29">
         <v>0.85</v>
       </c>
-      <c r="J40" s="10"/>
-      <c r="K40" s="9">
+      <c r="J40" s="29"/>
+      <c r="K40" s="5">
         <v>0.64</v>
       </c>
-      <c r="L40" s="9">
+      <c r="L40" s="5">
         <v>0.61</v>
       </c>
-      <c r="M40" s="8">
+      <c r="M40" s="30">
         <v>0.56999999999999995</v>
       </c>
-      <c r="N40" s="8"/>
+      <c r="N40" s="30"/>
     </row>
     <row r="41" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C41" s="11" t="s">
+      <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="D41" s="10">
+      <c r="D41" s="29">
         <v>26.7</v>
       </c>
-      <c r="E41" s="10"/>
-      <c r="F41" s="9">
+      <c r="E41" s="29"/>
+      <c r="F41" s="5">
         <v>33.4</v>
       </c>
-      <c r="G41" s="9">
+      <c r="G41" s="5">
         <v>31.71</v>
       </c>
-      <c r="H41" s="9">
+      <c r="H41" s="5">
         <v>34.9</v>
       </c>
-      <c r="I41" s="10">
+      <c r="I41" s="29">
         <v>33.380000000000003</v>
       </c>
-      <c r="J41" s="10"/>
-      <c r="K41" s="9">
+      <c r="J41" s="29"/>
+      <c r="K41" s="5">
         <v>27.48</v>
       </c>
-      <c r="L41" s="9">
+      <c r="L41" s="5">
         <v>28.41</v>
       </c>
-      <c r="M41" s="8">
+      <c r="M41" s="30">
         <v>34.4</v>
       </c>
-      <c r="N41" s="8"/>
+      <c r="N41" s="30"/>
     </row>
     <row r="42" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C42" s="11" t="s">
+      <c r="C42" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="D42" s="10">
+      <c r="D42" s="29">
         <v>267</v>
       </c>
-      <c r="E42" s="10"/>
-      <c r="F42" s="9">
+      <c r="E42" s="29"/>
+      <c r="F42" s="5">
         <v>334</v>
       </c>
-      <c r="G42" s="9">
+      <c r="G42" s="5">
         <v>311.70999999999998</v>
       </c>
-      <c r="H42" s="9">
+      <c r="H42" s="5">
         <v>305.45</v>
       </c>
-      <c r="I42" s="10">
+      <c r="I42" s="29">
         <v>427.99</v>
       </c>
-      <c r="J42" s="10"/>
-      <c r="K42" s="9">
+      <c r="J42" s="29"/>
+      <c r="K42" s="5">
         <v>263</v>
       </c>
-      <c r="L42" s="9">
+      <c r="L42" s="5">
         <v>254.2</v>
       </c>
-      <c r="M42" s="8">
+      <c r="M42" s="30">
         <v>307.89</v>
       </c>
-      <c r="N42" s="8"/>
+      <c r="N42" s="30"/>
     </row>
     <row r="43" spans="2:15" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C43" s="7" t="s">
+      <c r="C43" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="D43" s="6">
+      <c r="D43" s="32">
         <v>3.7</v>
       </c>
-      <c r="E43" s="6"/>
-      <c r="F43" s="5">
+      <c r="E43" s="32"/>
+      <c r="F43" s="2">
         <v>4.7</v>
       </c>
-      <c r="G43" s="5">
+      <c r="G43" s="2">
         <v>6.48</v>
       </c>
-      <c r="H43" s="5">
+      <c r="H43" s="2">
         <v>4.95</v>
       </c>
-      <c r="I43" s="6">
+      <c r="I43" s="32">
         <v>6.78</v>
       </c>
-      <c r="J43" s="6"/>
-      <c r="K43" s="5">
+      <c r="J43" s="32"/>
+      <c r="K43" s="2">
         <v>4.21</v>
       </c>
-      <c r="L43" s="5">
+      <c r="L43" s="2">
         <v>11.75</v>
       </c>
-      <c r="M43" s="4">
+      <c r="M43" s="33">
         <v>4.72</v>
       </c>
-      <c r="N43" s="4"/>
+      <c r="N43" s="33"/>
     </row>
     <row r="44" spans="2:15" ht="5.65" customHeight="1" thickTop="1" x14ac:dyDescent="0.3"/>
     <row r="45" spans="2:15" ht="45.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B45" s="3" t="s">
+      <c r="B45" s="34" t="s">
         <v>72</v>
       </c>
-      <c r="C45" s="3"/>
-[...10 lines deleted...]
-      <c r="N45" s="3"/>
+      <c r="C45" s="34"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="34"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="34"/>
+      <c r="I45" s="34"/>
+      <c r="J45" s="34"/>
+      <c r="K45" s="34"/>
+      <c r="L45" s="34"/>
+      <c r="M45" s="34"/>
+      <c r="N45" s="34"/>
     </row>
     <row r="46" spans="2:15" ht="103.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="3" t="s">
+      <c r="B46" s="34" t="s">
         <v>73</v>
       </c>
-      <c r="C46" s="3"/>
-[...10 lines deleted...]
-      <c r="N46" s="3"/>
+      <c r="C46" s="34"/>
+      <c r="D46" s="34"/>
+      <c r="E46" s="34"/>
+      <c r="F46" s="34"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="34"/>
+      <c r="I46" s="34"/>
+      <c r="J46" s="34"/>
+      <c r="K46" s="34"/>
+      <c r="L46" s="34"/>
+      <c r="M46" s="34"/>
+      <c r="N46" s="34"/>
     </row>
     <row r="47" spans="2:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="2" t="s">
+      <c r="B47" s="31" t="s">
         <v>74</v>
       </c>
-      <c r="C47" s="2"/>
-      <c r="D47" s="2"/>
+      <c r="C47" s="31"/>
+      <c r="D47" s="31"/>
     </row>
     <row r="48" spans="2:15" ht="30.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="2" t="s">
+      <c r="B48" s="31" t="s">
         <v>75</v>
       </c>
-      <c r="C48" s="2"/>
-[...11 lines deleted...]
-      <c r="O48" s="2"/>
+      <c r="C48" s="31"/>
+      <c r="D48" s="31"/>
+      <c r="E48" s="31"/>
+      <c r="F48" s="31"/>
+      <c r="G48" s="31"/>
+      <c r="H48" s="31"/>
+      <c r="I48" s="31"/>
+      <c r="J48" s="31"/>
+      <c r="K48" s="31"/>
+      <c r="L48" s="31"/>
+      <c r="M48" s="31"/>
+      <c r="N48" s="31"/>
+      <c r="O48" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="122">
     <mergeCell ref="C2:N2"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="C5:G6"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="M6:N6"/>
     <mergeCell ref="C7:G7"/>
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="C8:G8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="M8:N8"/>
     <mergeCell ref="C9:G9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="C10:G10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="M10:N10"/>
     <mergeCell ref="C11:G11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="M11:N11"/>
@@ -7865,1221 +16234,1223 @@
     <mergeCell ref="M41:N41"/>
     <mergeCell ref="D42:E42"/>
     <mergeCell ref="I42:J42"/>
     <mergeCell ref="M42:N42"/>
     <mergeCell ref="B47:D47"/>
     <mergeCell ref="B48:O48"/>
     <mergeCell ref="D43:E43"/>
     <mergeCell ref="I43:J43"/>
     <mergeCell ref="M43:N43"/>
     <mergeCell ref="B45:N45"/>
     <mergeCell ref="B46:N46"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup scale="64" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2D6663DC-02EF-4EAD-9A6C-65BC28169B21}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:O48"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="D34" sqref="D34:F36"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.375" style="1" customWidth="1"/>
     <col min="2" max="2" width="0.625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.625" style="1" customWidth="1"/>
     <col min="4" max="4" width="1.75" style="1" customWidth="1"/>
     <col min="5" max="5" width="5.5" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.25" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.25" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.875" style="1" customWidth="1"/>
     <col min="10" max="10" width="2.75" style="1" customWidth="1"/>
     <col min="11" max="12" width="11.625" style="1" customWidth="1"/>
     <col min="13" max="13" width="2.625" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.625" style="1" customWidth="1"/>
     <col min="15" max="15" width="1.125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C2" s="34" t="s">
+      <c r="C2" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="34"/>
-[...9 lines deleted...]
-      <c r="N2" s="34"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
     </row>
     <row r="3" spans="2:14" ht="15.2" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="2:14" ht="15.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B4" s="33" t="s">
+      <c r="B4" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="33"/>
-[...6 lines deleted...]
-      <c r="N4" s="32" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="N4" s="20" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="5" spans="2:14" ht="19.7" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C5" s="28" t="s">
+      <c r="C5" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="28"/>
-[...3 lines deleted...]
-      <c r="H5" s="30" t="s">
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="18" t="s">
         <v>96</v>
       </c>
-      <c r="I5" s="31" t="s">
+      <c r="I5" s="44" t="s">
         <v>95</v>
       </c>
-      <c r="J5" s="31"/>
-      <c r="K5" s="30" t="s">
+      <c r="J5" s="44"/>
+      <c r="K5" s="18" t="s">
         <v>94</v>
       </c>
-      <c r="L5" s="30" t="s">
+      <c r="L5" s="18" t="s">
         <v>93</v>
       </c>
-      <c r="M5" s="29" t="s">
+      <c r="M5" s="45" t="s">
         <v>92</v>
       </c>
-      <c r="N5" s="29"/>
+      <c r="N5" s="45"/>
     </row>
     <row r="6" spans="2:14" ht="121.9" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C6" s="28"/>
-[...4 lines deleted...]
-      <c r="H6" s="26" t="s">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="16" t="s">
         <v>105</v>
       </c>
-      <c r="I6" s="27" t="s">
+      <c r="I6" s="46" t="s">
         <v>104</v>
       </c>
-      <c r="J6" s="27"/>
-      <c r="K6" s="26" t="s">
+      <c r="J6" s="46"/>
+      <c r="K6" s="16" t="s">
         <v>103</v>
       </c>
-      <c r="L6" s="26" t="s">
+      <c r="L6" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="M6" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N6" s="25"/>
+      <c r="M6" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="47"/>
     </row>
     <row r="7" spans="2:14" ht="18.399999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="C7" s="23" t="s">
+      <c r="C7" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="D7" s="23"/>
-[...3 lines deleted...]
-      <c r="H7" s="21" t="s">
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="I7" s="22" t="s">
+      <c r="I7" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="J7" s="22"/>
-      <c r="K7" s="21" t="s">
+      <c r="J7" s="49"/>
+      <c r="K7" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="L7" s="21" t="s">
+      <c r="L7" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="M7" s="20" t="s">
+      <c r="M7" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="N7" s="20"/>
+      <c r="N7" s="50"/>
     </row>
     <row r="8" spans="2:14" ht="24.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C8" s="24" t="s">
+      <c r="C8" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="D8" s="24"/>
-[...3 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="I8" s="14" t="s">
+      <c r="I8" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="J8" s="14"/>
-      <c r="K8" s="13" t="s">
+      <c r="J8" s="38"/>
+      <c r="K8" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="L8" s="13" t="s">
+      <c r="L8" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="M8" s="12" t="s">
-[...2 lines deleted...]
-      <c r="N8" s="12"/>
+      <c r="M8" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N8" s="39"/>
     </row>
     <row r="9" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C9" s="24" t="s">
+      <c r="C9" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="D9" s="24"/>
-[...19 lines deleted...]
-      <c r="N9" s="12"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="38"/>
+      <c r="K9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="L9" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="M9" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N9" s="39"/>
     </row>
     <row r="10" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C10" s="24" t="s">
+      <c r="C10" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="D10" s="24"/>
-[...19 lines deleted...]
-      <c r="N10" s="12"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="38"/>
+      <c r="K10" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="L10" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="M10" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="39"/>
     </row>
     <row r="11" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C11" s="24" t="s">
+      <c r="C11" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="D11" s="24"/>
-[...19 lines deleted...]
-      <c r="N11" s="12"/>
+      <c r="D11" s="40"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" s="38"/>
+      <c r="K11" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="L11" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="M11" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="39"/>
     </row>
     <row r="12" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C12" s="24" t="s">
+      <c r="C12" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="D12" s="24"/>
-[...19 lines deleted...]
-      <c r="N12" s="12"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I12" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J12" s="38"/>
+      <c r="K12" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="39"/>
     </row>
     <row r="13" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C13" s="24" t="s">
+      <c r="C13" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="D13" s="24"/>
-[...19 lines deleted...]
-      <c r="N13" s="12"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I13" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J13" s="38"/>
+      <c r="K13" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M13" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="39"/>
     </row>
     <row r="14" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C14" s="24" t="s">
+      <c r="C14" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="D14" s="24"/>
-[...19 lines deleted...]
-      <c r="N14" s="12"/>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I14" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J14" s="38"/>
+      <c r="K14" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L14" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M14" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N14" s="39"/>
     </row>
     <row r="15" spans="2:14" ht="36.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C15" s="24" t="s">
+      <c r="C15" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="D15" s="24"/>
-[...3 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="D15" s="40"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="I15" s="14" t="s">
+      <c r="I15" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="J15" s="14"/>
-      <c r="K15" s="13" t="s">
+      <c r="J15" s="38"/>
+      <c r="K15" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="L15" s="13" t="s">
+      <c r="L15" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="M15" s="12" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="12"/>
+      <c r="M15" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="39"/>
     </row>
     <row r="16" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C16" s="24" t="s">
+      <c r="C16" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="D16" s="24"/>
-[...19 lines deleted...]
-      <c r="N16" s="12"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I16" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J16" s="38"/>
+      <c r="K16" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M16" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N16" s="39"/>
     </row>
     <row r="17" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C17" s="24" t="s">
+      <c r="C17" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="D17" s="24"/>
-[...19 lines deleted...]
-      <c r="N17" s="12"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I17" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J17" s="38"/>
+      <c r="K17" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="39"/>
     </row>
     <row r="18" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C18" s="24" t="s">
+      <c r="C18" s="40" t="s">
         <v>33</v>
       </c>
-      <c r="D18" s="24"/>
-[...3 lines deleted...]
-      <c r="H18" s="13" t="s">
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="I18" s="14" t="s">
+      <c r="I18" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="J18" s="14"/>
-      <c r="K18" s="13" t="s">
+      <c r="J18" s="38"/>
+      <c r="K18" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="L18" s="13" t="s">
+      <c r="L18" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="M18" s="12" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="12"/>
+      <c r="M18" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="39"/>
     </row>
     <row r="19" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C19" s="24" t="s">
+      <c r="C19" s="40" t="s">
         <v>36</v>
       </c>
-      <c r="D19" s="24"/>
-[...3 lines deleted...]
-      <c r="H19" s="13" t="s">
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="I19" s="14" t="s">
+      <c r="I19" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="J19" s="14"/>
-      <c r="K19" s="13" t="s">
+      <c r="J19" s="38"/>
+      <c r="K19" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="L19" s="13" t="s">
+      <c r="L19" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="M19" s="12" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="12"/>
+      <c r="M19" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N19" s="39"/>
     </row>
     <row r="20" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C20" s="24" t="s">
+      <c r="C20" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="D20" s="24"/>
-[...19 lines deleted...]
-      <c r="N20" s="12"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I20" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J20" s="38"/>
+      <c r="K20" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M20" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="39"/>
     </row>
     <row r="21" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C21" s="24" t="s">
+      <c r="C21" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="D21" s="24"/>
-[...19 lines deleted...]
-      <c r="N21" s="12"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I21" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J21" s="38"/>
+      <c r="K21" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M21" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="39"/>
     </row>
     <row r="22" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C22" s="24" t="s">
+      <c r="C22" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="D22" s="24"/>
-[...3 lines deleted...]
-      <c r="H22" s="13" t="s">
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="I22" s="14" t="s">
+      <c r="I22" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="J22" s="14"/>
-      <c r="K22" s="13" t="s">
+      <c r="J22" s="38"/>
+      <c r="K22" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="L22" s="13" t="s">
+      <c r="L22" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="M22" s="12" t="s">
-[...2 lines deleted...]
-      <c r="N22" s="12"/>
+      <c r="M22" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="39"/>
     </row>
     <row r="23" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C23" s="24" t="s">
+      <c r="C23" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="D23" s="24"/>
-[...3 lines deleted...]
-      <c r="H23" s="13" t="s">
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="I23" s="14" t="s">
+      <c r="I23" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="J23" s="14"/>
-      <c r="K23" s="13" t="s">
+      <c r="J23" s="38"/>
+      <c r="K23" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="L23" s="13" t="s">
+      <c r="L23" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="M23" s="12" t="s">
-[...2 lines deleted...]
-      <c r="N23" s="12"/>
+      <c r="M23" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N23" s="39"/>
     </row>
     <row r="24" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C24" s="24" t="s">
+      <c r="C24" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="D24" s="24"/>
-[...19 lines deleted...]
-      <c r="N24" s="12"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I24" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J24" s="38"/>
+      <c r="K24" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N24" s="39"/>
     </row>
     <row r="25" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C25" s="24" t="s">
+      <c r="C25" s="40" t="s">
         <v>46</v>
       </c>
-      <c r="D25" s="24"/>
-[...3 lines deleted...]
-      <c r="H25" s="13" t="s">
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="I25" s="14" t="s">
+      <c r="I25" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="J25" s="14"/>
-      <c r="K25" s="13" t="s">
+      <c r="J25" s="38"/>
+      <c r="K25" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="L25" s="13" t="s">
+      <c r="L25" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="M25" s="12" t="s">
-[...2 lines deleted...]
-      <c r="N25" s="12"/>
+      <c r="M25" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="39"/>
     </row>
     <row r="26" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C26" s="24" t="s">
+      <c r="C26" s="40" t="s">
         <v>48</v>
       </c>
-      <c r="D26" s="24"/>
-[...19 lines deleted...]
-      <c r="N26" s="12"/>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I26" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J26" s="38"/>
+      <c r="K26" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L26" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M26" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N26" s="39"/>
     </row>
     <row r="27" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C27" s="24" t="s">
+      <c r="C27" s="40" t="s">
         <v>49</v>
       </c>
-      <c r="D27" s="24"/>
-[...3 lines deleted...]
-      <c r="H27" s="13" t="s">
+      <c r="D27" s="40"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="I27" s="14" t="s">
+      <c r="I27" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="J27" s="14"/>
-      <c r="K27" s="13" t="s">
+      <c r="J27" s="38"/>
+      <c r="K27" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="L27" s="13" t="s">
+      <c r="L27" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="M27" s="12" t="s">
-[...2 lines deleted...]
-      <c r="N27" s="12"/>
+      <c r="M27" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="39"/>
     </row>
     <row r="28" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C28" s="24" t="s">
+      <c r="C28" s="40" t="s">
         <v>52</v>
       </c>
-      <c r="D28" s="24"/>
-[...19 lines deleted...]
-      <c r="N28" s="12"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I28" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J28" s="38"/>
+      <c r="K28" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N28" s="39"/>
     </row>
     <row r="29" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C29" s="24" t="s">
+      <c r="C29" s="40" t="s">
         <v>53</v>
       </c>
-      <c r="D29" s="24"/>
-[...19 lines deleted...]
-      <c r="N29" s="12"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I29" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J29" s="38"/>
+      <c r="K29" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M29" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N29" s="39"/>
     </row>
     <row r="30" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C30" s="24" t="s">
+      <c r="C30" s="40" t="s">
         <v>54</v>
       </c>
-      <c r="D30" s="24"/>
-[...19 lines deleted...]
-      <c r="N30" s="12"/>
+      <c r="D30" s="40"/>
+      <c r="E30" s="40"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="40"/>
+      <c r="H30" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I30" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J30" s="38"/>
+      <c r="K30" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="39"/>
     </row>
     <row r="31" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C31" s="24" t="s">
+      <c r="C31" s="40" t="s">
         <v>55</v>
       </c>
-      <c r="D31" s="24"/>
-[...19 lines deleted...]
-      <c r="N31" s="12"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="I31" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J31" s="38"/>
+      <c r="K31" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N31" s="39"/>
     </row>
     <row r="32" spans="3:14" ht="18.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C32" s="19" t="s">
+      <c r="C32" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="D32" s="19"/>
-[...19 lines deleted...]
-      <c r="N32" s="16"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+      <c r="F32" s="35"/>
+      <c r="G32" s="35"/>
+      <c r="H32" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="I32" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="J32" s="36"/>
+      <c r="K32" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="M32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="N32" s="37"/>
     </row>
     <row r="33" spans="2:15" ht="29.45" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="C33" s="15" t="s">
+      <c r="C33" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="D33" s="14" t="s">
+      <c r="D33" s="38" t="s">
         <v>58</v>
       </c>
-      <c r="E33" s="14"/>
-      <c r="F33" s="13" t="s">
+      <c r="E33" s="38"/>
+      <c r="F33" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="G33" s="13" t="s">
+      <c r="G33" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="H33" s="13" t="s">
+      <c r="H33" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="I33" s="14" t="s">
+      <c r="I33" s="38" t="s">
         <v>61</v>
       </c>
-      <c r="J33" s="14"/>
-      <c r="K33" s="13" t="s">
+      <c r="J33" s="38"/>
+      <c r="K33" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="L33" s="13" t="s">
+      <c r="L33" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="M33" s="12" t="s">
+      <c r="M33" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="N33" s="12"/>
+      <c r="N33" s="39"/>
     </row>
     <row r="34" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C34" s="11" t="s">
+      <c r="C34" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="D34" s="10">
+      <c r="D34" s="29">
         <v>900</v>
       </c>
-      <c r="E34" s="10"/>
-      <c r="F34" s="9">
+      <c r="E34" s="29"/>
+      <c r="F34" s="5">
         <v>1000</v>
       </c>
-      <c r="G34" s="9">
+      <c r="G34" s="5">
         <v>2.2400000000000002</v>
       </c>
-      <c r="H34" s="9">
+      <c r="H34" s="5">
         <v>1015.39</v>
       </c>
-      <c r="I34" s="10">
+      <c r="I34" s="29">
         <v>1021.58</v>
       </c>
-      <c r="J34" s="10"/>
-      <c r="K34" s="9">
+      <c r="J34" s="29"/>
+      <c r="K34" s="5">
         <v>1012.05</v>
       </c>
-      <c r="L34" s="9">
+      <c r="L34" s="5">
         <v>1040.5</v>
       </c>
-      <c r="M34" s="8"/>
-      <c r="N34" s="8"/>
+      <c r="M34" s="30"/>
+      <c r="N34" s="30"/>
     </row>
     <row r="35" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C35" s="11" t="s">
+      <c r="C35" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="D35" s="10">
-[...6 lines deleted...]
-      <c r="G35" s="9">
+      <c r="D35" s="29">
+        <v>0</v>
+      </c>
+      <c r="E35" s="29"/>
+      <c r="F35" s="5">
+        <v>0</v>
+      </c>
+      <c r="G35" s="5">
         <v>59.72</v>
       </c>
-      <c r="H35" s="9">
+      <c r="H35" s="5">
         <v>154.32</v>
       </c>
-      <c r="I35" s="10">
+      <c r="I35" s="29">
         <v>149.04</v>
       </c>
-      <c r="J35" s="10"/>
-      <c r="K35" s="9">
+      <c r="J35" s="29"/>
+      <c r="K35" s="5">
         <v>151.47</v>
       </c>
-      <c r="L35" s="9">
+      <c r="L35" s="5">
         <v>147.52000000000001</v>
       </c>
-      <c r="M35" s="8"/>
-      <c r="N35" s="8"/>
+      <c r="M35" s="30"/>
+      <c r="N35" s="30"/>
     </row>
     <row r="36" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C36" s="11" t="s">
+      <c r="C36" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="D36" s="10">
+      <c r="D36" s="29">
         <v>21.7</v>
       </c>
-      <c r="E36" s="10"/>
-      <c r="F36" s="9">
+      <c r="E36" s="29"/>
+      <c r="F36" s="5">
         <v>40</v>
       </c>
-      <c r="G36" s="9">
+      <c r="G36" s="5">
         <v>14.16</v>
       </c>
-      <c r="H36" s="9">
+      <c r="H36" s="5">
         <v>29.6</v>
       </c>
-      <c r="I36" s="10">
+      <c r="I36" s="29">
         <v>36.020000000000003</v>
       </c>
-      <c r="J36" s="10"/>
-      <c r="K36" s="9">
+      <c r="J36" s="29"/>
+      <c r="K36" s="5">
         <v>28.83</v>
       </c>
-      <c r="L36" s="9">
+      <c r="L36" s="5">
         <v>48.41</v>
       </c>
-      <c r="M36" s="8"/>
-      <c r="N36" s="8"/>
+      <c r="M36" s="30"/>
+      <c r="N36" s="30"/>
     </row>
     <row r="37" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C37" s="11" t="s">
+      <c r="C37" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="D37" s="10">
-[...6 lines deleted...]
-      <c r="G37" s="9">
+      <c r="D37" s="29">
+        <v>0</v>
+      </c>
+      <c r="E37" s="29"/>
+      <c r="F37" s="5">
+        <v>0</v>
+      </c>
+      <c r="G37" s="5">
         <v>26.11</v>
       </c>
-      <c r="H37" s="9">
+      <c r="H37" s="5">
         <v>30.55</v>
       </c>
-      <c r="I37" s="10">
+      <c r="I37" s="29">
         <v>30.5</v>
       </c>
-      <c r="J37" s="10"/>
-      <c r="K37" s="9">
+      <c r="J37" s="29"/>
+      <c r="K37" s="5">
         <v>30.03</v>
       </c>
-      <c r="L37" s="9">
+      <c r="L37" s="5">
         <v>25.96</v>
       </c>
-      <c r="M37" s="8"/>
-      <c r="N37" s="8"/>
+      <c r="M37" s="30"/>
+      <c r="N37" s="30"/>
     </row>
     <row r="38" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C38" s="11" t="s">
+      <c r="C38" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="D38" s="10">
+      <c r="D38" s="29">
         <v>207</v>
       </c>
-      <c r="E38" s="10"/>
-      <c r="F38" s="9">
+      <c r="E38" s="29"/>
+      <c r="F38" s="5">
         <v>284</v>
       </c>
-      <c r="G38" s="9">
+      <c r="G38" s="5">
         <v>250.61</v>
       </c>
-      <c r="H38" s="9">
+      <c r="H38" s="5">
         <v>281.38</v>
       </c>
-      <c r="I38" s="10">
+      <c r="I38" s="29">
         <v>268.5</v>
       </c>
-      <c r="J38" s="10"/>
-      <c r="K38" s="9">
+      <c r="J38" s="29"/>
+      <c r="K38" s="5">
         <v>237.5</v>
       </c>
-      <c r="L38" s="9">
+      <c r="L38" s="5">
         <v>215.05</v>
       </c>
-      <c r="M38" s="8"/>
-      <c r="N38" s="8"/>
+      <c r="M38" s="30"/>
+      <c r="N38" s="30"/>
     </row>
     <row r="39" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C39" s="11" t="s">
+      <c r="C39" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="D39" s="10">
+      <c r="D39" s="29">
         <v>0.37</v>
       </c>
-      <c r="E39" s="10"/>
-      <c r="F39" s="9">
+      <c r="E39" s="29"/>
+      <c r="F39" s="5">
         <v>0.44</v>
       </c>
-      <c r="G39" s="9">
+      <c r="G39" s="5">
         <v>0.51</v>
       </c>
-      <c r="H39" s="9">
+      <c r="H39" s="5">
         <v>0.47</v>
       </c>
-      <c r="I39" s="10">
+      <c r="I39" s="29">
         <v>0.48</v>
       </c>
-      <c r="J39" s="10"/>
-      <c r="K39" s="9">
+      <c r="J39" s="29"/>
+      <c r="K39" s="5">
         <v>0.56000000000000005</v>
       </c>
-      <c r="L39" s="9">
+      <c r="L39" s="5">
         <v>0.53</v>
       </c>
-      <c r="M39" s="8"/>
-      <c r="N39" s="8"/>
+      <c r="M39" s="30"/>
+      <c r="N39" s="30"/>
     </row>
     <row r="40" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C40" s="11" t="s">
+      <c r="C40" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="D40" s="10">
+      <c r="D40" s="29">
         <v>0.47</v>
       </c>
-      <c r="E40" s="10"/>
-      <c r="F40" s="9">
+      <c r="E40" s="29"/>
+      <c r="F40" s="5">
         <v>0.56999999999999995</v>
       </c>
-      <c r="G40" s="9">
+      <c r="G40" s="5">
         <v>0.56999999999999995</v>
       </c>
-      <c r="H40" s="9">
+      <c r="H40" s="5">
         <v>0.73</v>
       </c>
-      <c r="I40" s="10">
+      <c r="I40" s="29">
         <v>0.37</v>
       </c>
-      <c r="J40" s="10"/>
-      <c r="K40" s="9">
+      <c r="J40" s="29"/>
+      <c r="K40" s="5">
         <v>0.71</v>
       </c>
-      <c r="L40" s="9">
+      <c r="L40" s="5">
         <v>0.48</v>
       </c>
-      <c r="M40" s="8"/>
-      <c r="N40" s="8"/>
+      <c r="M40" s="30"/>
+      <c r="N40" s="30"/>
     </row>
     <row r="41" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C41" s="11" t="s">
+      <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="D41" s="10">
+      <c r="D41" s="29">
         <v>26.7</v>
       </c>
-      <c r="E41" s="10"/>
-      <c r="F41" s="9">
+      <c r="E41" s="29"/>
+      <c r="F41" s="5">
         <v>33.4</v>
       </c>
-      <c r="G41" s="9">
+      <c r="G41" s="5">
         <v>26.06</v>
       </c>
-      <c r="H41" s="9">
+      <c r="H41" s="5">
         <v>26.7</v>
       </c>
-      <c r="I41" s="10">
+      <c r="I41" s="29">
         <v>25.02</v>
       </c>
-      <c r="J41" s="10"/>
-      <c r="K41" s="9">
+      <c r="J41" s="29"/>
+      <c r="K41" s="5">
         <v>27.15</v>
       </c>
-      <c r="L41" s="9">
+      <c r="L41" s="5">
         <v>25.37</v>
       </c>
-      <c r="M41" s="8"/>
-      <c r="N41" s="8"/>
+      <c r="M41" s="30"/>
+      <c r="N41" s="30"/>
     </row>
     <row r="42" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C42" s="11" t="s">
+      <c r="C42" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="D42" s="10">
+      <c r="D42" s="29">
         <v>267</v>
       </c>
-      <c r="E42" s="10"/>
-      <c r="F42" s="9">
+      <c r="E42" s="29"/>
+      <c r="F42" s="5">
         <v>334</v>
       </c>
-      <c r="G42" s="9">
+      <c r="G42" s="5">
         <v>249.14</v>
       </c>
-      <c r="H42" s="9">
+      <c r="H42" s="5">
         <v>262.23</v>
       </c>
-      <c r="I42" s="10">
+      <c r="I42" s="29">
         <v>334.64</v>
       </c>
-      <c r="J42" s="10"/>
-      <c r="K42" s="9">
+      <c r="J42" s="29"/>
+      <c r="K42" s="5">
         <v>124.13</v>
       </c>
-      <c r="L42" s="9">
+      <c r="L42" s="5">
         <v>275.56</v>
       </c>
-      <c r="M42" s="8"/>
-      <c r="N42" s="8"/>
+      <c r="M42" s="30"/>
+      <c r="N42" s="30"/>
     </row>
     <row r="43" spans="2:15" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C43" s="7" t="s">
+      <c r="C43" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="D43" s="6">
+      <c r="D43" s="32">
         <v>3.7</v>
       </c>
-      <c r="E43" s="6"/>
-      <c r="F43" s="5">
+      <c r="E43" s="32"/>
+      <c r="F43" s="2">
         <v>4.7</v>
       </c>
-      <c r="G43" s="5">
+      <c r="G43" s="2">
         <v>5.52</v>
       </c>
-      <c r="H43" s="5">
+      <c r="H43" s="2">
         <v>6.46</v>
       </c>
-      <c r="I43" s="6">
+      <c r="I43" s="32">
         <v>8.23</v>
       </c>
-      <c r="J43" s="6"/>
-      <c r="K43" s="5">
+      <c r="J43" s="32"/>
+      <c r="K43" s="2">
         <v>3.26</v>
       </c>
-      <c r="L43" s="5">
+      <c r="L43" s="2">
         <v>4.13</v>
       </c>
-      <c r="M43" s="4"/>
-      <c r="N43" s="4"/>
+      <c r="M43" s="33"/>
+      <c r="N43" s="33"/>
     </row>
     <row r="44" spans="2:15" ht="5.65" customHeight="1" thickTop="1" x14ac:dyDescent="0.3"/>
     <row r="45" spans="2:15" ht="45.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B45" s="3" t="s">
+      <c r="B45" s="34" t="s">
         <v>72</v>
       </c>
-      <c r="C45" s="3"/>
-[...10 lines deleted...]
-      <c r="N45" s="3"/>
+      <c r="C45" s="34"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="34"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="34"/>
+      <c r="I45" s="34"/>
+      <c r="J45" s="34"/>
+      <c r="K45" s="34"/>
+      <c r="L45" s="34"/>
+      <c r="M45" s="34"/>
+      <c r="N45" s="34"/>
     </row>
     <row r="46" spans="2:15" ht="103.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="3" t="s">
+      <c r="B46" s="34" t="s">
         <v>73</v>
       </c>
-      <c r="C46" s="3"/>
-[...10 lines deleted...]
-      <c r="N46" s="3"/>
+      <c r="C46" s="34"/>
+      <c r="D46" s="34"/>
+      <c r="E46" s="34"/>
+      <c r="F46" s="34"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="34"/>
+      <c r="I46" s="34"/>
+      <c r="J46" s="34"/>
+      <c r="K46" s="34"/>
+      <c r="L46" s="34"/>
+      <c r="M46" s="34"/>
+      <c r="N46" s="34"/>
     </row>
     <row r="47" spans="2:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="2" t="s">
+      <c r="B47" s="31" t="s">
         <v>74</v>
       </c>
-      <c r="C47" s="2"/>
-      <c r="D47" s="2"/>
+      <c r="C47" s="31"/>
+      <c r="D47" s="31"/>
     </row>
     <row r="48" spans="2:15" ht="30.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="2" t="s">
+      <c r="B48" s="31" t="s">
         <v>75</v>
       </c>
-      <c r="C48" s="2"/>
-[...11 lines deleted...]
-      <c r="O48" s="2"/>
+      <c r="C48" s="31"/>
+      <c r="D48" s="31"/>
+      <c r="E48" s="31"/>
+      <c r="F48" s="31"/>
+      <c r="G48" s="31"/>
+      <c r="H48" s="31"/>
+      <c r="I48" s="31"/>
+      <c r="J48" s="31"/>
+      <c r="K48" s="31"/>
+      <c r="L48" s="31"/>
+      <c r="M48" s="31"/>
+      <c r="N48" s="31"/>
+      <c r="O48" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="122">
     <mergeCell ref="C2:N2"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="C5:G6"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="M6:N6"/>
     <mergeCell ref="C7:G7"/>
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="C8:G8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="M8:N8"/>
     <mergeCell ref="C9:G9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="C10:G10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="M10:N10"/>
     <mergeCell ref="C11:G11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="M11:N11"/>
@@ -9168,66 +17539,4045 @@
     <mergeCell ref="I39:J39"/>
     <mergeCell ref="M39:N39"/>
     <mergeCell ref="D40:E40"/>
     <mergeCell ref="I40:J40"/>
     <mergeCell ref="M40:N40"/>
     <mergeCell ref="D41:E41"/>
     <mergeCell ref="I41:J41"/>
     <mergeCell ref="M41:N41"/>
     <mergeCell ref="D42:E42"/>
     <mergeCell ref="I42:J42"/>
     <mergeCell ref="M42:N42"/>
     <mergeCell ref="B47:D47"/>
     <mergeCell ref="B48:O48"/>
     <mergeCell ref="D43:E43"/>
     <mergeCell ref="I43:J43"/>
     <mergeCell ref="M43:N43"/>
     <mergeCell ref="B45:N45"/>
     <mergeCell ref="B46:N46"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup scale="65" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97109554-ABA6-4B35-A941-763D15542C4D}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:O48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="2.375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="0.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="1.75" style="1" customWidth="1"/>
+    <col min="5" max="5" width="5.5" style="1" customWidth="1"/>
+    <col min="6" max="6" width="8.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.25" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="2.75" style="1" customWidth="1"/>
+    <col min="11" max="12" width="11.625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="2.625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="8.625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="1.125" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:14" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+    </row>
+    <row r="3" spans="2:14" ht="15.2" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="2:14" ht="15.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="N4" s="20" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="2:14" ht="19.7" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C5" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="19" t="s">
+        <v>115</v>
+      </c>
+      <c r="I5" s="44" t="s">
+        <v>114</v>
+      </c>
+      <c r="J5" s="44"/>
+      <c r="K5" s="19" t="s">
+        <v>113</v>
+      </c>
+      <c r="L5" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="M5" s="45" t="s">
+        <v>111</v>
+      </c>
+      <c r="N5" s="45"/>
+    </row>
+    <row r="6" spans="2:14" ht="121.9" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="17" t="s">
+        <v>120</v>
+      </c>
+      <c r="I6" s="46" t="s">
+        <v>119</v>
+      </c>
+      <c r="J6" s="46"/>
+      <c r="K6" s="17" t="s">
+        <v>118</v>
+      </c>
+      <c r="L6" s="17" t="s">
+        <v>117</v>
+      </c>
+      <c r="M6" s="47" t="s">
+        <v>116</v>
+      </c>
+      <c r="N6" s="47"/>
+    </row>
+    <row r="7" spans="2:14" ht="18.399999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="C7" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="49"/>
+      <c r="K7" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="M7" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="50"/>
+    </row>
+    <row r="8" spans="2:14" ht="24.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C8" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="I8" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="J8" s="38"/>
+      <c r="K8" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="L8" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="N8" s="39"/>
+    </row>
+    <row r="9" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C9" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="38"/>
+      <c r="K9" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="L9" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="M9" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N9" s="39"/>
+    </row>
+    <row r="10" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C10" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="38"/>
+      <c r="K10" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="L10" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="M10" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N10" s="39"/>
+    </row>
+    <row r="11" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C11" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="40"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" s="38"/>
+      <c r="K11" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="L11" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="M11" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N11" s="39"/>
+    </row>
+    <row r="12" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C12" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" s="40"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I12" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J12" s="38"/>
+      <c r="K12" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N12" s="39"/>
+    </row>
+    <row r="13" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C13" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I13" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J13" s="38"/>
+      <c r="K13" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M13" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N13" s="39"/>
+    </row>
+    <row r="14" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C14" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I14" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J14" s="38"/>
+      <c r="K14" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L14" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M14" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N14" s="39"/>
+    </row>
+    <row r="15" spans="2:14" ht="36.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C15" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" s="40"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="I15" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="J15" s="38"/>
+      <c r="K15" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="L15" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="M15" s="39" t="s">
+        <v>30</v>
+      </c>
+      <c r="N15" s="39"/>
+    </row>
+    <row r="16" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C16" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I16" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J16" s="38"/>
+      <c r="K16" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M16" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N16" s="39"/>
+    </row>
+    <row r="17" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C17" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I17" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J17" s="38"/>
+      <c r="K17" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N17" s="39"/>
+    </row>
+    <row r="18" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C18" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="I18" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="J18" s="38"/>
+      <c r="K18" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="L18" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="M18" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="N18" s="39"/>
+    </row>
+    <row r="19" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C19" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="I19" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="J19" s="38"/>
+      <c r="K19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="L19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="M19" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="N19" s="39"/>
+    </row>
+    <row r="20" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C20" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I20" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J20" s="38"/>
+      <c r="K20" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M20" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N20" s="39"/>
+    </row>
+    <row r="21" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C21" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I21" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J21" s="38"/>
+      <c r="K21" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M21" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N21" s="39"/>
+    </row>
+    <row r="22" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C22" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="I22" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="J22" s="38"/>
+      <c r="K22" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="L22" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="M22" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="N22" s="39"/>
+    </row>
+    <row r="23" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C23" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="I23" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="J23" s="38"/>
+      <c r="K23" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L23" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M23" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="N23" s="39"/>
+    </row>
+    <row r="24" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C24" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I24" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J24" s="38"/>
+      <c r="K24" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M24" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N24" s="39"/>
+    </row>
+    <row r="25" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C25" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="I25" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="J25" s="38"/>
+      <c r="K25" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="L25" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="M25" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="N25" s="39"/>
+    </row>
+    <row r="26" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C26" s="40" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I26" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J26" s="38"/>
+      <c r="K26" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L26" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M26" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N26" s="39"/>
+    </row>
+    <row r="27" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C27" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="D27" s="40"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="I27" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="J27" s="38"/>
+      <c r="K27" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="L27" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="M27" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="N27" s="39"/>
+    </row>
+    <row r="28" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C28" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I28" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J28" s="38"/>
+      <c r="K28" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M28" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N28" s="39"/>
+    </row>
+    <row r="29" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C29" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I29" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J29" s="38"/>
+      <c r="K29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M29" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N29" s="39"/>
+    </row>
+    <row r="30" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C30" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="D30" s="40"/>
+      <c r="E30" s="40"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="40"/>
+      <c r="H30" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I30" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J30" s="38"/>
+      <c r="K30" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M30" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N30" s="39"/>
+    </row>
+    <row r="31" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C31" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="D31" s="40"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I31" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J31" s="38"/>
+      <c r="K31" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M31" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N31" s="39"/>
+    </row>
+    <row r="32" spans="3:14" ht="18.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C32" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+      <c r="F32" s="35"/>
+      <c r="G32" s="35"/>
+      <c r="H32" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="I32" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="J32" s="36"/>
+      <c r="K32" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="M32" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="N32" s="37"/>
+    </row>
+    <row r="33" spans="2:15" ht="29.45" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="C33" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D33" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E33" s="38"/>
+      <c r="F33" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="G33" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="H33" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="I33" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="J33" s="38"/>
+      <c r="K33" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="L33" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="M33" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="N33" s="39"/>
+    </row>
+    <row r="34" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C34" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D34" s="29">
+        <v>900</v>
+      </c>
+      <c r="E34" s="29"/>
+      <c r="F34" s="6">
+        <v>1000</v>
+      </c>
+      <c r="G34" s="6">
+        <v>-6.37</v>
+      </c>
+      <c r="H34" s="6">
+        <v>982.22</v>
+      </c>
+      <c r="I34" s="29">
+        <v>924.76</v>
+      </c>
+      <c r="J34" s="29"/>
+      <c r="K34" s="6">
+        <v>943.14</v>
+      </c>
+      <c r="L34" s="6">
+        <v>917.37</v>
+      </c>
+      <c r="M34" s="30">
+        <v>914.13</v>
+      </c>
+      <c r="N34" s="30"/>
+    </row>
+    <row r="35" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C35" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D35" s="29">
+        <v>0</v>
+      </c>
+      <c r="E35" s="29"/>
+      <c r="F35" s="6">
+        <v>0</v>
+      </c>
+      <c r="G35" s="6">
+        <v>60.2</v>
+      </c>
+      <c r="H35" s="6">
+        <v>145.68</v>
+      </c>
+      <c r="I35" s="29">
+        <v>140.02000000000001</v>
+      </c>
+      <c r="J35" s="29"/>
+      <c r="K35" s="6">
+        <v>147.91999999999999</v>
+      </c>
+      <c r="L35" s="6">
+        <v>130.65</v>
+      </c>
+      <c r="M35" s="30">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="N35" s="30"/>
+    </row>
+    <row r="36" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C36" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D36" s="29">
+        <v>21.7</v>
+      </c>
+      <c r="E36" s="29"/>
+      <c r="F36" s="6">
+        <v>40</v>
+      </c>
+      <c r="G36" s="6">
+        <v>14.56</v>
+      </c>
+      <c r="H36" s="6">
+        <v>33.6</v>
+      </c>
+      <c r="I36" s="29">
+        <v>36.14</v>
+      </c>
+      <c r="J36" s="29"/>
+      <c r="K36" s="6">
+        <v>25.94</v>
+      </c>
+      <c r="L36" s="6">
+        <v>44.62</v>
+      </c>
+      <c r="M36" s="30">
+        <v>27.59</v>
+      </c>
+      <c r="N36" s="30"/>
+    </row>
+    <row r="37" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C37" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D37" s="29">
+        <v>0</v>
+      </c>
+      <c r="E37" s="29"/>
+      <c r="F37" s="6">
+        <v>0</v>
+      </c>
+      <c r="G37" s="6">
+        <v>25.24</v>
+      </c>
+      <c r="H37" s="6">
+        <v>28.27</v>
+      </c>
+      <c r="I37" s="29">
+        <v>22.28</v>
+      </c>
+      <c r="J37" s="29"/>
+      <c r="K37" s="6">
+        <v>26.85</v>
+      </c>
+      <c r="L37" s="6">
+        <v>22.29</v>
+      </c>
+      <c r="M37" s="30">
+        <v>29.74</v>
+      </c>
+      <c r="N37" s="30"/>
+    </row>
+    <row r="38" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C38" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D38" s="29">
+        <v>207</v>
+      </c>
+      <c r="E38" s="29"/>
+      <c r="F38" s="6">
+        <v>284</v>
+      </c>
+      <c r="G38" s="6">
+        <v>223.19</v>
+      </c>
+      <c r="H38" s="6">
+        <v>217.09</v>
+      </c>
+      <c r="I38" s="29">
+        <v>258.31</v>
+      </c>
+      <c r="J38" s="29"/>
+      <c r="K38" s="6">
+        <v>212.06</v>
+      </c>
+      <c r="L38" s="6">
+        <v>218.55</v>
+      </c>
+      <c r="M38" s="30">
+        <v>209.93</v>
+      </c>
+      <c r="N38" s="30"/>
+    </row>
+    <row r="39" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C39" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D39" s="29">
+        <v>0.37</v>
+      </c>
+      <c r="E39" s="29"/>
+      <c r="F39" s="6">
+        <v>0.44</v>
+      </c>
+      <c r="G39" s="6">
+        <v>0.84</v>
+      </c>
+      <c r="H39" s="6">
+        <v>1.29</v>
+      </c>
+      <c r="I39" s="29">
+        <v>0.72</v>
+      </c>
+      <c r="J39" s="29"/>
+      <c r="K39" s="6">
+        <v>1.02</v>
+      </c>
+      <c r="L39" s="6">
+        <v>0.48</v>
+      </c>
+      <c r="M39" s="30">
+        <v>0.67</v>
+      </c>
+      <c r="N39" s="30"/>
+    </row>
+    <row r="40" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C40" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D40" s="29">
+        <v>0.47</v>
+      </c>
+      <c r="E40" s="29"/>
+      <c r="F40" s="6">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="G40" s="6">
+        <v>0.72</v>
+      </c>
+      <c r="H40" s="6">
+        <v>0.36</v>
+      </c>
+      <c r="I40" s="29">
+        <v>1.01</v>
+      </c>
+      <c r="J40" s="29"/>
+      <c r="K40" s="6">
+        <v>0.79</v>
+      </c>
+      <c r="L40" s="6">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="M40" s="30">
+        <v>0.88</v>
+      </c>
+      <c r="N40" s="30"/>
+    </row>
+    <row r="41" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C41" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D41" s="29">
+        <v>26.7</v>
+      </c>
+      <c r="E41" s="29"/>
+      <c r="F41" s="6">
+        <v>33.4</v>
+      </c>
+      <c r="G41" s="6">
+        <v>29.79</v>
+      </c>
+      <c r="H41" s="6">
+        <v>26.74</v>
+      </c>
+      <c r="I41" s="29">
+        <v>31.57</v>
+      </c>
+      <c r="J41" s="29"/>
+      <c r="K41" s="6">
+        <v>26.67</v>
+      </c>
+      <c r="L41" s="6">
+        <v>25.68</v>
+      </c>
+      <c r="M41" s="30">
+        <v>38.32</v>
+      </c>
+      <c r="N41" s="30"/>
+    </row>
+    <row r="42" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C42" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D42" s="29">
+        <v>267</v>
+      </c>
+      <c r="E42" s="29"/>
+      <c r="F42" s="6">
+        <v>334</v>
+      </c>
+      <c r="G42" s="6">
+        <v>238.91</v>
+      </c>
+      <c r="H42" s="6">
+        <v>169.4</v>
+      </c>
+      <c r="I42" s="29">
+        <v>252.74</v>
+      </c>
+      <c r="J42" s="29"/>
+      <c r="K42" s="6">
+        <v>238.78</v>
+      </c>
+      <c r="L42" s="6">
+        <v>234.54</v>
+      </c>
+      <c r="M42" s="30">
+        <v>299.07</v>
+      </c>
+      <c r="N42" s="30"/>
+    </row>
+    <row r="43" spans="2:15" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C43" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D43" s="32">
+        <v>3.7</v>
+      </c>
+      <c r="E43" s="32"/>
+      <c r="F43" s="3">
+        <v>4.7</v>
+      </c>
+      <c r="G43" s="3">
+        <v>5.33</v>
+      </c>
+      <c r="H43" s="3">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="I43" s="32">
+        <v>5.64</v>
+      </c>
+      <c r="J43" s="32"/>
+      <c r="K43" s="3">
+        <v>5.28</v>
+      </c>
+      <c r="L43" s="3">
+        <v>5.79</v>
+      </c>
+      <c r="M43" s="33">
+        <v>5.47</v>
+      </c>
+      <c r="N43" s="33"/>
+    </row>
+    <row r="44" spans="2:15" ht="5.65" customHeight="1" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="45" spans="2:15" ht="45.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="C45" s="34"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="34"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="34"/>
+      <c r="I45" s="34"/>
+      <c r="J45" s="34"/>
+      <c r="K45" s="34"/>
+      <c r="L45" s="34"/>
+      <c r="M45" s="34"/>
+      <c r="N45" s="34"/>
+    </row>
+    <row r="46" spans="2:15" ht="103.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="C46" s="34"/>
+      <c r="D46" s="34"/>
+      <c r="E46" s="34"/>
+      <c r="F46" s="34"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="34"/>
+      <c r="I46" s="34"/>
+      <c r="J46" s="34"/>
+      <c r="K46" s="34"/>
+      <c r="L46" s="34"/>
+      <c r="M46" s="34"/>
+      <c r="N46" s="34"/>
+    </row>
+    <row r="47" spans="2:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="31" t="s">
+        <v>74</v>
+      </c>
+      <c r="C47" s="31"/>
+      <c r="D47" s="31"/>
+    </row>
+    <row r="48" spans="2:15" ht="30.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="C48" s="31"/>
+      <c r="D48" s="31"/>
+      <c r="E48" s="31"/>
+      <c r="F48" s="31"/>
+      <c r="G48" s="31"/>
+      <c r="H48" s="31"/>
+      <c r="I48" s="31"/>
+      <c r="J48" s="31"/>
+      <c r="K48" s="31"/>
+      <c r="L48" s="31"/>
+      <c r="M48" s="31"/>
+      <c r="N48" s="31"/>
+      <c r="O48" s="31"/>
+    </row>
+  </sheetData>
+  <mergeCells count="122">
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="I41:J41"/>
+    <mergeCell ref="M41:N41"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="I42:J42"/>
+    <mergeCell ref="M42:N42"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B48:O48"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="B45:N45"/>
+    <mergeCell ref="B46:N46"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="I38:J38"/>
+    <mergeCell ref="M38:N38"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="M35:N35"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="M36:N36"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="C32:G32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="C29:G29"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="C30:G30"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="C31:G31"/>
+    <mergeCell ref="I31:J31"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="C26:G26"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="C27:G27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="M27:N27"/>
+    <mergeCell ref="C28:G28"/>
+    <mergeCell ref="I28:J28"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="C23:G23"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="C24:G24"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="C25:G25"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="C20:G20"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="C21:G21"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="C22:G22"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="C17:G17"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="C18:G18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="C19:G19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="C14:G14"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="C15:G15"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="C16:G16"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="C11:G11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="C12:G12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="C13:G13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="C8:G8"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="C9:G9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="C10:G10"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="C2:N2"/>
+    <mergeCell ref="B4:I4"/>
+    <mergeCell ref="C5:G6"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="C7:G7"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="M7:N7"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <pageSetup scale="65" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2C6D7D59-F8C3-4EA3-BD0E-7814E0B1293F}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:O48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="2.375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="0.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="1.75" style="1" customWidth="1"/>
+    <col min="5" max="5" width="5.5" style="1" customWidth="1"/>
+    <col min="6" max="6" width="8.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.25" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="2.75" style="1" customWidth="1"/>
+    <col min="11" max="12" width="11.625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="2.625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="8.625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="1.125" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:14" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+    </row>
+    <row r="3" spans="2:14" ht="15.2" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="2:14" ht="15.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="N4" s="20" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="5" spans="2:14" ht="19.7" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C5" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="19" t="s">
+        <v>115</v>
+      </c>
+      <c r="I5" s="44" t="s">
+        <v>114</v>
+      </c>
+      <c r="J5" s="44"/>
+      <c r="K5" s="19" t="s">
+        <v>113</v>
+      </c>
+      <c r="L5" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="M5" s="45" t="s">
+        <v>111</v>
+      </c>
+      <c r="N5" s="45"/>
+    </row>
+    <row r="6" spans="2:14" ht="166.35" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="17" t="s">
+        <v>110</v>
+      </c>
+      <c r="I6" s="46" t="s">
+        <v>109</v>
+      </c>
+      <c r="J6" s="46"/>
+      <c r="K6" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="L6" s="17" t="s">
+        <v>107</v>
+      </c>
+      <c r="M6" s="47" t="s">
+        <v>106</v>
+      </c>
+      <c r="N6" s="47"/>
+    </row>
+    <row r="7" spans="2:14" ht="18.399999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="C7" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="49"/>
+      <c r="K7" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="M7" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="50"/>
+    </row>
+    <row r="8" spans="2:14" ht="24.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C8" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="I8" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="J8" s="38"/>
+      <c r="K8" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="L8" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="N8" s="39"/>
+    </row>
+    <row r="9" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C9" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="38"/>
+      <c r="K9" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="L9" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="M9" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N9" s="39"/>
+    </row>
+    <row r="10" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C10" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="38"/>
+      <c r="K10" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="L10" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="M10" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N10" s="39"/>
+    </row>
+    <row r="11" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C11" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="40"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" s="38"/>
+      <c r="K11" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="L11" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="M11" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="N11" s="39"/>
+    </row>
+    <row r="12" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C12" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" s="40"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I12" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J12" s="38"/>
+      <c r="K12" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N12" s="39"/>
+    </row>
+    <row r="13" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C13" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I13" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J13" s="38"/>
+      <c r="K13" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M13" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N13" s="39"/>
+    </row>
+    <row r="14" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C14" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I14" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J14" s="38"/>
+      <c r="K14" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L14" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M14" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N14" s="39"/>
+    </row>
+    <row r="15" spans="2:14" ht="36.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C15" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" s="40"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="I15" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="J15" s="38"/>
+      <c r="K15" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="L15" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="M15" s="39" t="s">
+        <v>30</v>
+      </c>
+      <c r="N15" s="39"/>
+    </row>
+    <row r="16" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C16" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I16" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J16" s="38"/>
+      <c r="K16" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M16" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N16" s="39"/>
+    </row>
+    <row r="17" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C17" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I17" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J17" s="38"/>
+      <c r="K17" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N17" s="39"/>
+    </row>
+    <row r="18" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C18" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="I18" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="J18" s="38"/>
+      <c r="K18" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="L18" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="M18" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="N18" s="39"/>
+    </row>
+    <row r="19" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C19" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="I19" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="J19" s="38"/>
+      <c r="K19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="L19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="M19" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="N19" s="39"/>
+    </row>
+    <row r="20" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C20" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I20" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J20" s="38"/>
+      <c r="K20" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M20" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N20" s="39"/>
+    </row>
+    <row r="21" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C21" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I21" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J21" s="38"/>
+      <c r="K21" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M21" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N21" s="39"/>
+    </row>
+    <row r="22" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C22" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="I22" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="J22" s="38"/>
+      <c r="K22" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="L22" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="M22" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="N22" s="39"/>
+    </row>
+    <row r="23" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C23" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="I23" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="J23" s="38"/>
+      <c r="K23" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L23" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M23" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="N23" s="39"/>
+    </row>
+    <row r="24" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C24" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I24" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J24" s="38"/>
+      <c r="K24" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M24" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N24" s="39"/>
+    </row>
+    <row r="25" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C25" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="I25" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="J25" s="38"/>
+      <c r="K25" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="L25" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="M25" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="N25" s="39"/>
+    </row>
+    <row r="26" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C26" s="40" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I26" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J26" s="38"/>
+      <c r="K26" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L26" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M26" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N26" s="39"/>
+    </row>
+    <row r="27" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C27" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="D27" s="40"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="I27" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="J27" s="38"/>
+      <c r="K27" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="L27" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="M27" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="N27" s="39"/>
+    </row>
+    <row r="28" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C28" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I28" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J28" s="38"/>
+      <c r="K28" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M28" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N28" s="39"/>
+    </row>
+    <row r="29" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C29" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I29" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J29" s="38"/>
+      <c r="K29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M29" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N29" s="39"/>
+    </row>
+    <row r="30" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C30" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="D30" s="40"/>
+      <c r="E30" s="40"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="40"/>
+      <c r="H30" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I30" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J30" s="38"/>
+      <c r="K30" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M30" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N30" s="39"/>
+    </row>
+    <row r="31" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C31" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="D31" s="40"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I31" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J31" s="38"/>
+      <c r="K31" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M31" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N31" s="39"/>
+    </row>
+    <row r="32" spans="3:14" ht="18.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C32" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+      <c r="F32" s="35"/>
+      <c r="G32" s="35"/>
+      <c r="H32" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="I32" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="J32" s="36"/>
+      <c r="K32" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="M32" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="N32" s="37"/>
+    </row>
+    <row r="33" spans="2:15" ht="29.45" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="C33" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D33" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E33" s="38"/>
+      <c r="F33" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="G33" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="H33" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="I33" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="J33" s="38"/>
+      <c r="K33" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="L33" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="M33" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="N33" s="39"/>
+    </row>
+    <row r="34" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C34" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D34" s="29">
+        <v>900</v>
+      </c>
+      <c r="E34" s="29"/>
+      <c r="F34" s="6">
+        <v>1000</v>
+      </c>
+      <c r="G34" s="6">
+        <v>10.84</v>
+      </c>
+      <c r="H34" s="6">
+        <v>1049.58</v>
+      </c>
+      <c r="I34" s="29">
+        <v>1359.72</v>
+      </c>
+      <c r="J34" s="29"/>
+      <c r="K34" s="6">
+        <v>1080.4000000000001</v>
+      </c>
+      <c r="L34" s="6">
+        <v>1079</v>
+      </c>
+      <c r="M34" s="30">
+        <v>973.52</v>
+      </c>
+      <c r="N34" s="30"/>
+    </row>
+    <row r="35" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C35" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D35" s="29">
+        <v>0</v>
+      </c>
+      <c r="E35" s="29"/>
+      <c r="F35" s="6">
+        <v>0</v>
+      </c>
+      <c r="G35" s="6">
+        <v>58.67</v>
+      </c>
+      <c r="H35" s="6">
+        <v>153.34</v>
+      </c>
+      <c r="I35" s="29">
+        <v>204.25</v>
+      </c>
+      <c r="J35" s="29"/>
+      <c r="K35" s="6">
+        <v>147.22</v>
+      </c>
+      <c r="L35" s="6">
+        <v>152.72999999999999</v>
+      </c>
+      <c r="M35" s="30">
+        <v>147.69</v>
+      </c>
+      <c r="N35" s="30"/>
+    </row>
+    <row r="36" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C36" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D36" s="29">
+        <v>21.7</v>
+      </c>
+      <c r="E36" s="29"/>
+      <c r="F36" s="6">
+        <v>40</v>
+      </c>
+      <c r="G36" s="6">
+        <v>16.27</v>
+      </c>
+      <c r="H36" s="6">
+        <v>33.81</v>
+      </c>
+      <c r="I36" s="29">
+        <v>55.17</v>
+      </c>
+      <c r="J36" s="29"/>
+      <c r="K36" s="6">
+        <v>50.08</v>
+      </c>
+      <c r="L36" s="6">
+        <v>50.87</v>
+      </c>
+      <c r="M36" s="30">
+        <v>33.44</v>
+      </c>
+      <c r="N36" s="30"/>
+    </row>
+    <row r="37" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C37" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D37" s="29">
+        <v>0</v>
+      </c>
+      <c r="E37" s="29"/>
+      <c r="F37" s="6">
+        <v>0</v>
+      </c>
+      <c r="G37" s="6">
+        <v>25.06</v>
+      </c>
+      <c r="H37" s="6">
+        <v>34.25</v>
+      </c>
+      <c r="I37" s="29">
+        <v>35.44</v>
+      </c>
+      <c r="J37" s="29"/>
+      <c r="K37" s="6">
+        <v>29.74</v>
+      </c>
+      <c r="L37" s="6">
+        <v>25.41</v>
+      </c>
+      <c r="M37" s="30">
+        <v>28.01</v>
+      </c>
+      <c r="N37" s="30"/>
+    </row>
+    <row r="38" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C38" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D38" s="29">
+        <v>207</v>
+      </c>
+      <c r="E38" s="29"/>
+      <c r="F38" s="6">
+        <v>284</v>
+      </c>
+      <c r="G38" s="6">
+        <v>228.46</v>
+      </c>
+      <c r="H38" s="6">
+        <v>220.92</v>
+      </c>
+      <c r="I38" s="29">
+        <v>134.55000000000001</v>
+      </c>
+      <c r="J38" s="29"/>
+      <c r="K38" s="6">
+        <v>240.9</v>
+      </c>
+      <c r="L38" s="6">
+        <v>270.36</v>
+      </c>
+      <c r="M38" s="30">
+        <v>275.54000000000002</v>
+      </c>
+      <c r="N38" s="30"/>
+    </row>
+    <row r="39" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C39" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D39" s="29">
+        <v>0.37</v>
+      </c>
+      <c r="E39" s="29"/>
+      <c r="F39" s="6">
+        <v>0.44</v>
+      </c>
+      <c r="G39" s="6">
+        <v>0.77</v>
+      </c>
+      <c r="H39" s="6">
+        <v>0.72</v>
+      </c>
+      <c r="I39" s="29">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="J39" s="29"/>
+      <c r="K39" s="6">
+        <v>0.67</v>
+      </c>
+      <c r="L39" s="6">
+        <v>0.97</v>
+      </c>
+      <c r="M39" s="30">
+        <v>0.4</v>
+      </c>
+      <c r="N39" s="30"/>
+    </row>
+    <row r="40" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C40" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D40" s="29">
+        <v>0.47</v>
+      </c>
+      <c r="E40" s="29"/>
+      <c r="F40" s="6">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="G40" s="6">
+        <v>0.76</v>
+      </c>
+      <c r="H40" s="6">
+        <v>0.67</v>
+      </c>
+      <c r="I40" s="29">
+        <v>0.69</v>
+      </c>
+      <c r="J40" s="29"/>
+      <c r="K40" s="6">
+        <v>0.61</v>
+      </c>
+      <c r="L40" s="6">
+        <v>1.02</v>
+      </c>
+      <c r="M40" s="30">
+        <v>0.82</v>
+      </c>
+      <c r="N40" s="30"/>
+    </row>
+    <row r="41" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C41" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D41" s="29">
+        <v>26.7</v>
+      </c>
+      <c r="E41" s="29"/>
+      <c r="F41" s="6">
+        <v>33.4</v>
+      </c>
+      <c r="G41" s="6">
+        <v>28.94</v>
+      </c>
+      <c r="H41" s="6">
+        <v>29.85</v>
+      </c>
+      <c r="I41" s="29">
+        <v>30.17</v>
+      </c>
+      <c r="J41" s="29"/>
+      <c r="K41" s="6">
+        <v>28.7</v>
+      </c>
+      <c r="L41" s="6">
+        <v>27.86</v>
+      </c>
+      <c r="M41" s="30">
+        <v>28.15</v>
+      </c>
+      <c r="N41" s="30"/>
+    </row>
+    <row r="42" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C42" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D42" s="29">
+        <v>267</v>
+      </c>
+      <c r="E42" s="29"/>
+      <c r="F42" s="6">
+        <v>334</v>
+      </c>
+      <c r="G42" s="6">
+        <v>235.87</v>
+      </c>
+      <c r="H42" s="6">
+        <v>197.61</v>
+      </c>
+      <c r="I42" s="29">
+        <v>270.97000000000003</v>
+      </c>
+      <c r="J42" s="29"/>
+      <c r="K42" s="6">
+        <v>219.09</v>
+      </c>
+      <c r="L42" s="6">
+        <v>234.24</v>
+      </c>
+      <c r="M42" s="30">
+        <v>257.42</v>
+      </c>
+      <c r="N42" s="30"/>
+    </row>
+    <row r="43" spans="2:15" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C43" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D43" s="32">
+        <v>3.7</v>
+      </c>
+      <c r="E43" s="32"/>
+      <c r="F43" s="3">
+        <v>4.7</v>
+      </c>
+      <c r="G43" s="3">
+        <v>5.29</v>
+      </c>
+      <c r="H43" s="3">
+        <v>5.53</v>
+      </c>
+      <c r="I43" s="32">
+        <v>6.46</v>
+      </c>
+      <c r="J43" s="32"/>
+      <c r="K43" s="3">
+        <v>4.01</v>
+      </c>
+      <c r="L43" s="3">
+        <v>4.95</v>
+      </c>
+      <c r="M43" s="33">
+        <v>5.5</v>
+      </c>
+      <c r="N43" s="33"/>
+    </row>
+    <row r="44" spans="2:15" ht="5.65" customHeight="1" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="45" spans="2:15" ht="45.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="C45" s="34"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="34"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="34"/>
+      <c r="I45" s="34"/>
+      <c r="J45" s="34"/>
+      <c r="K45" s="34"/>
+      <c r="L45" s="34"/>
+      <c r="M45" s="34"/>
+      <c r="N45" s="34"/>
+    </row>
+    <row r="46" spans="2:15" ht="103.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="C46" s="34"/>
+      <c r="D46" s="34"/>
+      <c r="E46" s="34"/>
+      <c r="F46" s="34"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="34"/>
+      <c r="I46" s="34"/>
+      <c r="J46" s="34"/>
+      <c r="K46" s="34"/>
+      <c r="L46" s="34"/>
+      <c r="M46" s="34"/>
+      <c r="N46" s="34"/>
+    </row>
+    <row r="47" spans="2:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="31" t="s">
+        <v>74</v>
+      </c>
+      <c r="C47" s="31"/>
+      <c r="D47" s="31"/>
+    </row>
+    <row r="48" spans="2:15" ht="30.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="C48" s="31"/>
+      <c r="D48" s="31"/>
+      <c r="E48" s="31"/>
+      <c r="F48" s="31"/>
+      <c r="G48" s="31"/>
+      <c r="H48" s="31"/>
+      <c r="I48" s="31"/>
+      <c r="J48" s="31"/>
+      <c r="K48" s="31"/>
+      <c r="L48" s="31"/>
+      <c r="M48" s="31"/>
+      <c r="N48" s="31"/>
+      <c r="O48" s="31"/>
+    </row>
+  </sheetData>
+  <mergeCells count="122">
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="I41:J41"/>
+    <mergeCell ref="M41:N41"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="I42:J42"/>
+    <mergeCell ref="M42:N42"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B48:O48"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="B45:N45"/>
+    <mergeCell ref="B46:N46"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="I38:J38"/>
+    <mergeCell ref="M38:N38"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="M35:N35"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="M36:N36"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="C32:G32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="C29:G29"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="C30:G30"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="C31:G31"/>
+    <mergeCell ref="I31:J31"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="C26:G26"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="C27:G27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="M27:N27"/>
+    <mergeCell ref="C28:G28"/>
+    <mergeCell ref="I28:J28"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="C23:G23"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="C24:G24"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="C25:G25"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="C20:G20"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="C21:G21"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="C22:G22"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="C17:G17"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="C18:G18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="C19:G19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="C14:G14"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="C15:G15"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="C16:G16"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="C11:G11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="C12:G12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="C13:G13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="C8:G8"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="C9:G9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="C10:G10"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="C2:N2"/>
+    <mergeCell ref="B4:I4"/>
+    <mergeCell ref="C5:G6"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="C7:G7"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="M7:N7"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <pageSetup scale="62" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A841E4DD-99B2-441F-8861-63FE41EAA205}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:O48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="2.375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="0.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="1.75" style="1" customWidth="1"/>
+    <col min="5" max="5" width="5.5" style="1" customWidth="1"/>
+    <col min="6" max="6" width="8.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.25" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="2.75" style="1" customWidth="1"/>
+    <col min="11" max="12" width="11.625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="2.625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="8.625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="1.125" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:14" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+    </row>
+    <row r="3" spans="2:14" ht="15.2" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="2:14" ht="15.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="N4" s="20" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="5" spans="2:14" ht="19.7" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C5" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="19" t="s">
+        <v>115</v>
+      </c>
+      <c r="I5" s="44" t="s">
+        <v>114</v>
+      </c>
+      <c r="J5" s="44"/>
+      <c r="K5" s="19" t="s">
+        <v>113</v>
+      </c>
+      <c r="L5" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="M5" s="45" t="s">
+        <v>111</v>
+      </c>
+      <c r="N5" s="45"/>
+    </row>
+    <row r="6" spans="2:14" ht="144.19999999999999" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="17" t="s">
+        <v>124</v>
+      </c>
+      <c r="I6" s="46" t="s">
+        <v>123</v>
+      </c>
+      <c r="J6" s="46"/>
+      <c r="K6" s="17" t="s">
+        <v>122</v>
+      </c>
+      <c r="L6" s="17" t="s">
+        <v>121</v>
+      </c>
+      <c r="M6" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="47"/>
+    </row>
+    <row r="7" spans="2:14" ht="18.399999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="C7" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="49"/>
+      <c r="K7" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="M7" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="50"/>
+    </row>
+    <row r="8" spans="2:14" ht="24.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C8" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="I8" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="J8" s="38"/>
+      <c r="K8" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="L8" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N8" s="39"/>
+    </row>
+    <row r="9" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C9" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="40"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="38"/>
+      <c r="K9" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="L9" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="M9" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N9" s="39"/>
+    </row>
+    <row r="10" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C10" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="38"/>
+      <c r="K10" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="L10" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="M10" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="39"/>
+    </row>
+    <row r="11" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C11" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="40"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" s="38"/>
+      <c r="K11" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="L11" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="M11" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="39"/>
+    </row>
+    <row r="12" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C12" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" s="40"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I12" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J12" s="38"/>
+      <c r="K12" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="39"/>
+    </row>
+    <row r="13" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C13" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I13" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J13" s="38"/>
+      <c r="K13" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M13" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="39"/>
+    </row>
+    <row r="14" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C14" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I14" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J14" s="38"/>
+      <c r="K14" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L14" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M14" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N14" s="39"/>
+    </row>
+    <row r="15" spans="2:14" ht="36.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C15" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" s="40"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="I15" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="J15" s="38"/>
+      <c r="K15" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="L15" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="M15" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="39"/>
+    </row>
+    <row r="16" spans="2:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C16" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I16" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J16" s="38"/>
+      <c r="K16" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M16" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N16" s="39"/>
+    </row>
+    <row r="17" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C17" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I17" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J17" s="38"/>
+      <c r="K17" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="39"/>
+    </row>
+    <row r="18" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C18" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="I18" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="J18" s="38"/>
+      <c r="K18" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="L18" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="M18" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="39"/>
+    </row>
+    <row r="19" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C19" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="I19" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="J19" s="38"/>
+      <c r="K19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="L19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="M19" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N19" s="39"/>
+    </row>
+    <row r="20" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C20" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I20" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J20" s="38"/>
+      <c r="K20" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M20" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="39"/>
+    </row>
+    <row r="21" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C21" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I21" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J21" s="38"/>
+      <c r="K21" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M21" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="39"/>
+    </row>
+    <row r="22" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C22" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="I22" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="J22" s="38"/>
+      <c r="K22" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="L22" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="M22" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="39"/>
+    </row>
+    <row r="23" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C23" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="I23" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="J23" s="38"/>
+      <c r="K23" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L23" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="M23" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N23" s="39"/>
+    </row>
+    <row r="24" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C24" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I24" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J24" s="38"/>
+      <c r="K24" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M24" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N24" s="39"/>
+    </row>
+    <row r="25" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C25" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="I25" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="J25" s="38"/>
+      <c r="K25" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="L25" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="M25" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="39"/>
+    </row>
+    <row r="26" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C26" s="40" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I26" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J26" s="38"/>
+      <c r="K26" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L26" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M26" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N26" s="39"/>
+    </row>
+    <row r="27" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C27" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="D27" s="40"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="I27" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="J27" s="38"/>
+      <c r="K27" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="L27" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="M27" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="39"/>
+    </row>
+    <row r="28" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C28" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I28" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J28" s="38"/>
+      <c r="K28" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N28" s="39"/>
+    </row>
+    <row r="29" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C29" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I29" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J29" s="38"/>
+      <c r="K29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M29" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N29" s="39"/>
+    </row>
+    <row r="30" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C30" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="D30" s="40"/>
+      <c r="E30" s="40"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="40"/>
+      <c r="H30" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I30" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J30" s="38"/>
+      <c r="K30" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="39"/>
+    </row>
+    <row r="31" spans="3:14" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C31" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="D31" s="40"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I31" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="J31" s="38"/>
+      <c r="K31" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="M31" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N31" s="39"/>
+    </row>
+    <row r="32" spans="3:14" ht="18.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C32" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+      <c r="F32" s="35"/>
+      <c r="G32" s="35"/>
+      <c r="H32" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="I32" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="J32" s="36"/>
+      <c r="K32" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="M32" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="N32" s="37"/>
+    </row>
+    <row r="33" spans="2:15" ht="29.45" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="C33" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D33" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E33" s="38"/>
+      <c r="F33" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="G33" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="H33" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="I33" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="J33" s="38"/>
+      <c r="K33" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="L33" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="M33" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="N33" s="39"/>
+    </row>
+    <row r="34" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C34" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D34" s="29">
+        <v>900</v>
+      </c>
+      <c r="E34" s="29"/>
+      <c r="F34" s="6">
+        <v>1000</v>
+      </c>
+      <c r="G34" s="6">
+        <v>3.61</v>
+      </c>
+      <c r="H34" s="6">
+        <v>1036.6199999999999</v>
+      </c>
+      <c r="I34" s="29">
+        <v>936.35</v>
+      </c>
+      <c r="J34" s="29"/>
+      <c r="K34" s="6">
+        <v>1081.2</v>
+      </c>
+      <c r="L34" s="6">
+        <v>1090.22</v>
+      </c>
+      <c r="M34" s="30"/>
+      <c r="N34" s="30"/>
+    </row>
+    <row r="35" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C35" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D35" s="29">
+        <v>0</v>
+      </c>
+      <c r="E35" s="29"/>
+      <c r="F35" s="6">
+        <v>0</v>
+      </c>
+      <c r="G35" s="6">
+        <v>60.69</v>
+      </c>
+      <c r="H35" s="6">
+        <v>144.13</v>
+      </c>
+      <c r="I35" s="29">
+        <v>146.32</v>
+      </c>
+      <c r="J35" s="29"/>
+      <c r="K35" s="6">
+        <v>163.37</v>
+      </c>
+      <c r="L35" s="6">
+        <v>168.15</v>
+      </c>
+      <c r="M35" s="30"/>
+      <c r="N35" s="30"/>
+    </row>
+    <row r="36" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C36" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D36" s="29">
+        <v>21.7</v>
+      </c>
+      <c r="E36" s="29"/>
+      <c r="F36" s="6">
+        <v>40</v>
+      </c>
+      <c r="G36" s="6">
+        <v>14.8</v>
+      </c>
+      <c r="H36" s="6">
+        <v>48.96</v>
+      </c>
+      <c r="I36" s="29">
+        <v>30.03</v>
+      </c>
+      <c r="J36" s="29"/>
+      <c r="K36" s="6">
+        <v>26.52</v>
+      </c>
+      <c r="L36" s="6">
+        <v>46.19</v>
+      </c>
+      <c r="M36" s="30"/>
+      <c r="N36" s="30"/>
+    </row>
+    <row r="37" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C37" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D37" s="29">
+        <v>0</v>
+      </c>
+      <c r="E37" s="29"/>
+      <c r="F37" s="6">
+        <v>0</v>
+      </c>
+      <c r="G37" s="6">
+        <v>24.51</v>
+      </c>
+      <c r="H37" s="6">
+        <v>27.39</v>
+      </c>
+      <c r="I37" s="29">
+        <v>24.59</v>
+      </c>
+      <c r="J37" s="29"/>
+      <c r="K37" s="6">
+        <v>34.61</v>
+      </c>
+      <c r="L37" s="6">
+        <v>25.02</v>
+      </c>
+      <c r="M37" s="30"/>
+      <c r="N37" s="30"/>
+    </row>
+    <row r="38" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C38" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D38" s="29">
+        <v>207</v>
+      </c>
+      <c r="E38" s="29"/>
+      <c r="F38" s="6">
+        <v>284</v>
+      </c>
+      <c r="G38" s="6">
+        <v>217.52</v>
+      </c>
+      <c r="H38" s="6">
+        <v>207.78</v>
+      </c>
+      <c r="I38" s="29">
+        <v>208.94</v>
+      </c>
+      <c r="J38" s="29"/>
+      <c r="K38" s="6">
+        <v>220.4</v>
+      </c>
+      <c r="L38" s="6">
+        <v>232.96</v>
+      </c>
+      <c r="M38" s="30"/>
+      <c r="N38" s="30"/>
+    </row>
+    <row r="39" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C39" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D39" s="29">
+        <v>0.37</v>
+      </c>
+      <c r="E39" s="29"/>
+      <c r="F39" s="6">
+        <v>0.44</v>
+      </c>
+      <c r="G39" s="6">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="H39" s="6">
+        <v>0.54</v>
+      </c>
+      <c r="I39" s="29">
+        <v>0.74</v>
+      </c>
+      <c r="J39" s="29"/>
+      <c r="K39" s="6">
+        <v>0.43</v>
+      </c>
+      <c r="L39" s="6">
+        <v>0.62</v>
+      </c>
+      <c r="M39" s="30"/>
+      <c r="N39" s="30"/>
+    </row>
+    <row r="40" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C40" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D40" s="29">
+        <v>0.47</v>
+      </c>
+      <c r="E40" s="29"/>
+      <c r="F40" s="6">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="G40" s="6">
+        <v>0.62</v>
+      </c>
+      <c r="H40" s="6">
+        <v>0.51</v>
+      </c>
+      <c r="I40" s="29">
+        <v>0.87</v>
+      </c>
+      <c r="J40" s="29"/>
+      <c r="K40" s="6">
+        <v>0.63</v>
+      </c>
+      <c r="L40" s="6">
+        <v>0.45</v>
+      </c>
+      <c r="M40" s="30"/>
+      <c r="N40" s="30"/>
+    </row>
+    <row r="41" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C41" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D41" s="29">
+        <v>26.7</v>
+      </c>
+      <c r="E41" s="29"/>
+      <c r="F41" s="6">
+        <v>33.4</v>
+      </c>
+      <c r="G41" s="6">
+        <v>29.88</v>
+      </c>
+      <c r="H41" s="6">
+        <v>28.14</v>
+      </c>
+      <c r="I41" s="29">
+        <v>32.57</v>
+      </c>
+      <c r="J41" s="29"/>
+      <c r="K41" s="6">
+        <v>30.48</v>
+      </c>
+      <c r="L41" s="6">
+        <v>28.31</v>
+      </c>
+      <c r="M41" s="30"/>
+      <c r="N41" s="30"/>
+    </row>
+    <row r="42" spans="2:15" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C42" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D42" s="29">
+        <v>267</v>
+      </c>
+      <c r="E42" s="29"/>
+      <c r="F42" s="6">
+        <v>334</v>
+      </c>
+      <c r="G42" s="6">
+        <v>250.83</v>
+      </c>
+      <c r="H42" s="6">
+        <v>172.55</v>
+      </c>
+      <c r="I42" s="29">
+        <v>249.71</v>
+      </c>
+      <c r="J42" s="29"/>
+      <c r="K42" s="6">
+        <v>199.4</v>
+      </c>
+      <c r="L42" s="6">
+        <v>381.66</v>
+      </c>
+      <c r="M42" s="30"/>
+      <c r="N42" s="30"/>
+    </row>
+    <row r="43" spans="2:15" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C43" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D43" s="32">
+        <v>3.7</v>
+      </c>
+      <c r="E43" s="32"/>
+      <c r="F43" s="3">
+        <v>4.7</v>
+      </c>
+      <c r="G43" s="3">
+        <v>4.92</v>
+      </c>
+      <c r="H43" s="3">
+        <v>3.75</v>
+      </c>
+      <c r="I43" s="32">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="J43" s="32"/>
+      <c r="K43" s="3">
+        <v>6.9</v>
+      </c>
+      <c r="L43" s="3">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="M43" s="33"/>
+      <c r="N43" s="33"/>
+    </row>
+    <row r="44" spans="2:15" ht="5.65" customHeight="1" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="45" spans="2:15" ht="45.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="C45" s="34"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="34"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="34"/>
+      <c r="I45" s="34"/>
+      <c r="J45" s="34"/>
+      <c r="K45" s="34"/>
+      <c r="L45" s="34"/>
+      <c r="M45" s="34"/>
+      <c r="N45" s="34"/>
+    </row>
+    <row r="46" spans="2:15" ht="103.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="C46" s="34"/>
+      <c r="D46" s="34"/>
+      <c r="E46" s="34"/>
+      <c r="F46" s="34"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="34"/>
+      <c r="I46" s="34"/>
+      <c r="J46" s="34"/>
+      <c r="K46" s="34"/>
+      <c r="L46" s="34"/>
+      <c r="M46" s="34"/>
+      <c r="N46" s="34"/>
+    </row>
+    <row r="47" spans="2:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="31" t="s">
+        <v>74</v>
+      </c>
+      <c r="C47" s="31"/>
+      <c r="D47" s="31"/>
+    </row>
+    <row r="48" spans="2:15" ht="30.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="C48" s="31"/>
+      <c r="D48" s="31"/>
+      <c r="E48" s="31"/>
+      <c r="F48" s="31"/>
+      <c r="G48" s="31"/>
+      <c r="H48" s="31"/>
+      <c r="I48" s="31"/>
+      <c r="J48" s="31"/>
+      <c r="K48" s="31"/>
+      <c r="L48" s="31"/>
+      <c r="M48" s="31"/>
+      <c r="N48" s="31"/>
+      <c r="O48" s="31"/>
+    </row>
+  </sheetData>
+  <mergeCells count="122">
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="I41:J41"/>
+    <mergeCell ref="M41:N41"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="I42:J42"/>
+    <mergeCell ref="M42:N42"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B48:O48"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="B45:N45"/>
+    <mergeCell ref="B46:N46"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="I38:J38"/>
+    <mergeCell ref="M38:N38"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="M35:N35"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="M36:N36"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="C32:G32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="C29:G29"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="C30:G30"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="C31:G31"/>
+    <mergeCell ref="I31:J31"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="C26:G26"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="C27:G27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="M27:N27"/>
+    <mergeCell ref="C28:G28"/>
+    <mergeCell ref="I28:J28"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="C23:G23"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="C24:G24"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="C25:G25"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="C20:G20"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="C21:G21"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="C22:G22"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="C17:G17"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="C18:G18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="C19:G19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="C14:G14"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="C15:G15"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="C16:G16"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="C11:G11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="C12:G12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="C13:G13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="C8:G8"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="C9:G9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="C10:G10"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="C2:N2"/>
+    <mergeCell ref="B4:I4"/>
+    <mergeCell ref="C5:G6"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="C7:G7"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="M7:N7"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <pageSetup scale="63" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>워크시트</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>15</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="15" baseType="lpstr">
       <vt:lpstr>조식1</vt:lpstr>
       <vt:lpstr>중식1</vt:lpstr>
       <vt:lpstr>석식1</vt:lpstr>
       <vt:lpstr>조식2</vt:lpstr>
       <vt:lpstr>중식2</vt:lpstr>
       <vt:lpstr>석식2</vt:lpstr>
+      <vt:lpstr>조식3</vt:lpstr>
+      <vt:lpstr>중식3</vt:lpstr>
+      <vt:lpstr>석식3</vt:lpstr>
+      <vt:lpstr>조식4</vt:lpstr>
+      <vt:lpstr>중식4</vt:lpstr>
+      <vt:lpstr>석식4</vt:lpstr>
+      <vt:lpstr>조식5</vt:lpstr>
+      <vt:lpstr>중식5</vt:lpstr>
+      <vt:lpstr>석식5</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>